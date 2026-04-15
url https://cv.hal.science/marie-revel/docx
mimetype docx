--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie REVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of the Atmospheric Dust Cycle on the Periphery of the East Antarctic Ice Sheet Since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.3540-3554. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.44231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation within the eastern Mediterranean Sea over the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1-14 (IF 3,020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the geochemical composition of the EPICA Dome C ice core dust during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Deckker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Q10018), 1 à 11 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship of glenohumeral elevation and 3-dimensional scapular kinematics with disability in patients with shoulder disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Lefevre-Colau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.456-460. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/16501977-0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Epica and Vostok dust records during the last 220,000 years: stratigraphical correlation and provenance in glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1-2), pp.63 - 87. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface/intermediate and deep-water oxygenation states in Mediterranean Sea during the Holocene sapropel deposition inferred from planktonic foraminiferal I/Ca and U/Ca ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.16677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-OSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation in the eastern Mediterranean Sea for the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier &amp;quot;crue&amp;quot; et&amp;quot;crue&amp;quot; : paradoxe apparent entre les reconstitutions holocènes d'intensité des crues en basse et haute altitude dans les Alpes nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque Quaternaire "Q7"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux terrigènes dans les grands lacs subalpins : un marqueur régional à haute résolution des conditions paléohydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 yearsrecord of Rhône-river flooding activity in Lac du Bourget (France) : connections with Holocene climatic variability in North Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source variable of the Bourget Lake sediment between LIA and older sediments : climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie REVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of the Atmospheric Dust Cycle on the Periphery of the East Antarctic Ice Sheet Since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.3540-3554. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.44231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation within the eastern Mediterranean Sea over the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1-14 (IF 3,020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the geochemical composition of the EPICA Dome C ice core dust during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Deckker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Q10018), 1 à 11 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship of glenohumeral elevation and 3-dimensional scapular kinematics with disability in patients with shoulder disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Lefevre-Colau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.456-460. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/16501977-0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Epica and Vostok dust records during the last 220,000 years: stratigraphical correlation and provenance in glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1-2), pp.63 - 87. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface/intermediate and deep-water oxygenation states in Mediterranean Sea during the Holocene sapropel deposition inferred from planktonic foraminiferal I/Ca and U/Ca ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.16677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-OSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation in the eastern Mediterranean Sea for the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier &amp;quot;crue&amp;quot; et&amp;quot;crue&amp;quot; : paradoxe apparent entre les reconstitutions holocènes d'intensité des crues en basse et haute altitude dans les Alpes nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque Quaternaire "Q7"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux terrigènes dans les grands lacs subalpins : un marqueur régional à haute résolution des conditions paléohydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source variable of the Bourget Lake sediment between LIA and older sediments : climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 yearsrecord of Rhône-river flooding activity in Lac du Bourget (France) : connections with Holocene climatic variability in North Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007658" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaud Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Castellano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceccato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Lefevre-Colau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fermanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144447v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144325v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaud Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Castellano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceccato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Lefevre-Colau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fermanian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144447v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>