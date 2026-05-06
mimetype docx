--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie REVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of the Atmospheric Dust Cycle on the Periphery of the East Antarctic Ice Sheet Since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.3540-3554. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.44231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation within the eastern Mediterranean Sea over the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1-14 (IF 3,020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the geochemical composition of the EPICA Dome C ice core dust during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Deckker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Q10018), 1 à 11 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship of glenohumeral elevation and 3-dimensional scapular kinematics with disability in patients with shoulder disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Lefevre-Colau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.456-460. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/16501977-0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Epica and Vostok dust records during the last 220,000 years: stratigraphical correlation and provenance in glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1-2), pp.63 - 87. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface/intermediate and deep-water oxygenation states in Mediterranean Sea during the Holocene sapropel deposition inferred from planktonic foraminiferal I/Ca and U/Ca ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.16677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-OSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation in the eastern Mediterranean Sea for the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier &amp;quot;crue&amp;quot; et&amp;quot;crue&amp;quot; : paradoxe apparent entre les reconstitutions holocènes d'intensité des crues en basse et haute altitude dans les Alpes nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque Quaternaire "Q7"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux terrigènes dans les grands lacs subalpins : un marqueur régional à haute résolution des conditions paléohydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source variable of the Bourget Lake sediment between LIA and older sediments : climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 yearsrecord of Rhône-river flooding activity in Lac du Bourget (France) : connections with Holocene climatic variability in North Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie REVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of the Atmospheric Dust Cycle on the Periphery of the East Antarctic Ice Sheet Since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.3540-3554. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.44231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation within the eastern Mediterranean Sea over the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1-14 (IF 3,020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the geochemical composition of the EPICA Dome C ice core dust during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Deckker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Q10018), 1 à 11 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship of glenohumeral elevation and 3-dimensional scapular kinematics with disability in patients with shoulder disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Lefevre-Colau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.456-460. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/16501977-0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Epica and Vostok dust records during the last 220,000 years: stratigraphical correlation and provenance in glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1-2), pp.63 - 87. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface/intermediate and deep-water oxygenation states in Mediterranean Sea during the Holocene sapropel deposition inferred from planktonic foraminiferal I/Ca and U/Ca ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.16677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-OSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation in the eastern Mediterranean Sea for the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier &amp;quot;crue&amp;quot; et&amp;quot;crue&amp;quot; : paradoxe apparent entre les reconstitutions holocènes d'intensité des crues en basse et haute altitude dans les Alpes nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque Quaternaire "Q7"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux terrigènes dans les grands lacs subalpins : un marqueur régional à haute résolution des conditions paléohydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source variable of the Bourget Lake sediment between LIA and older sediments : climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 yearsrecord of Rhône-river flooding activity in Lac du Bourget (France) : connections with Holocene climatic variability in North Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaud Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Castellano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceccato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Lefevre-Colau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fermanian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144447v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaud Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Castellano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceccato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Lefevre-Colau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fermanian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144447v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>