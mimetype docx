--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie REVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of the Atmospheric Dust Cycle on the Periphery of the East Antarctic Ice Sheet Since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.3540-3554. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.44231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation within the eastern Mediterranean Sea over the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1-14 (IF 3,020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the geochemical composition of the EPICA Dome C ice core dust during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Deckker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Q10018), 1 à 11 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship of glenohumeral elevation and 3-dimensional scapular kinematics with disability in patients with shoulder disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Lefevre-Colau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.456-460. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/16501977-0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Epica and Vostok dust records during the last 220,000 years: stratigraphical correlation and provenance in glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1-2), pp.63 - 87. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface/intermediate and deep-water oxygenation states in Mediterranean Sea during the Holocene sapropel deposition inferred from planktonic foraminiferal I/Ca and U/Ca ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.16677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-OSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation in the eastern Mediterranean Sea for the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier &amp;quot;crue&amp;quot; et&amp;quot;crue&amp;quot; : paradoxe apparent entre les reconstitutions holocènes d'intensité des crues en basse et haute altitude dans les Alpes nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque Quaternaire "Q7"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux terrigènes dans les grands lacs subalpins : un marqueur régional à haute résolution des conditions paléohydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source variable of the Bourget Lake sediment between LIA and older sediments : climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 yearsrecord of Rhône-river flooding activity in Lac du Bourget (France) : connections with Holocene climatic variability in North Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie REVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary record of submarine gravity‐flow events in the southern Ryukyu forearc during the last 200 000 years: archive of mega‐earthquakes and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.70043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vadsaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced continental weathering (δ7Li,εNd) during the rise of East African complex polities: an early large-scale anthropogenic forcing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (G2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li and Nd isotopes response to hydroclimate changes in the Changjiang (Yangtze) basin over the past 14,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 561, pp.116793. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene East African monsoonal variations recorded in wave-dominated clastic paleo-shorelines of Lake Abhe, Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.107896. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107012. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical erosion rates in the upper Blue Nile Basin and related atmospheric CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of the Atmospheric Dust Cycle on the Periphery of the East Antarctic Ice Sheet Since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cibin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (9), pp.3540-3554. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Isotope Composition of Marine Biogenic Carbonates and Related Reference Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt response of chemical weathering to Late Quaternary hydroclimate changes in northeast Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.44231. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation within the eastern Mediterranean Sea over the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1-14 (IF 3,020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures: An alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 152, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01375648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified sensitivity of small lake sediments to record historic earthquakes: Implications for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Litty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (1), pp.2 - 16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JF003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar and proxy-sensitivity imprints on paleohydrological records for the last millennium in west-central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00496389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the geochemical composition of the EPICA Dome C ice core dust during the last glacial-interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Deckker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Q10018), 1 à 11 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00379678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship of glenohumeral elevation and 3-dimensional scapular kinematics with disability in patients with shoulder disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Lefevre-Colau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.456-460. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/16501977-0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotope as a tracer of sources of clastic material, in the Bourget lake sediment (NW Alps, France) during the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224, pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone River flood deposits in Lake Le Bourget: a proxy for Holocene environmental changes in the NW Alps, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.4, 404-416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03009480500231260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr and Nd isotopes as tracers of clastic sources in Lake Le Bourget sediment (NW Alps, France) during the Little Ice Age: Palaeohydrology implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Givelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 224 (4), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 year history of lead contamination in northern French Alps reconstructed from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B314947A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable 300 years-long history of lead contamination in Northern French Alps from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.448-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Epica and Vostok dust records during the last 220,000 years: stratigraphical correlation and provenance in glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66 (1-2), pp.63 - 87. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead fall-out isotopic signal over French northern Alps : Timing and sources constraints from distant lake sediment records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.61-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating I/Ca ratio in planktic foraminifera: an integrated approach in the Mediterranean Sea and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface/intermediate and deep-water oxygenation states in Mediterranean Sea during the Holocene sapropel deposition inferred from planktonic foraminiferal I/Ca and U/Ca ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guarinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.16677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past microbial activity as an overlooked tracer of hydro-climatic changes in the East African Rift System: the case of the microbialites of paleo-lake Abhe (Ethiopia, Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and paleolandscape evolution during the Later Stone Age to Neolithic transition in the Central Afar region (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalidi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Q12 sur le Quaternaire, session 1 : Environnements quaternaires des occupations humaines : dynamiques, variabilités et mutations vs. adaptations, stratégies territoriales et modification de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Li-Nd Isotope Variations in the Changjiang Basin over the Past 14, 000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouye Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtuel, France. pp.2976-2976, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Heinrich stadials on North-East Africa soils during the Late Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt (international conference on geochemistry and related subjects) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAG, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES-OSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing geomorphic patterns and forcing factors from Alpine Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion under climate and human pressures : an alpine lake sediment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Erosion Patterns in European Alps Viewed from Lake Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00878092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water circulation in the eastern Mediterranean Sea for the last 95 kyr: new insights from stable isotopes and benthic foraminiferal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaud Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from Nd isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alps with little ice&amp;quot; : new evidences from a distant lake sediment record : Lake Bourget (NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution géochimique des sédiments de l' Arve et du Rhône : approche &amp;quot; source-puits&amp;quot; et reconstruction paléohydrologique dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier &amp;quot;crue&amp;quot; et&amp;quot;crue&amp;quot; : paradoxe apparent entre les reconstitutions holocènes d'intensité des crues en basse et haute altitude dans les Alpes nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme colloque Quaternaire "Q7"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux terrigènes dans les grands lacs subalpins : un marqueur régional à haute résolution des conditions paléohydrologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR JURALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00192593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Sédimontologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00196282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spain. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 3rd general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 7000 yearsrecord of Rhône-river flooding activity in Lac du Bourget (France) : connections with Holocene climatic variability in North Atlantic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source variable of the Bourget Lake sediment between LIA and older sediments : climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG-EGS-AGU Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding abrupt arid events in north-east Africa over the last 5 ky BP. A multi-scale and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The 4.2 ka BP event: an international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaud Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Castellano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceccato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Lefevre-Colau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fermanian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144447v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfan Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouye Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116793" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107896" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmonte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaud Guillaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01375648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nomade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Litty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003644" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holzhauser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.11.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Castellano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ceccato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delmonte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Lefevre-Colau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fermanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0199" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Givelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.04.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z87859-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00111678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231260" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F12B28R9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revel-Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B314947A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXHFJ9QW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maggi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2003.10.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR4L5VBR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GGCPF0B3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02525946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalidi L." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2976" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028274v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bayon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zanti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898941v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00878092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751262v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144447v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144325v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>