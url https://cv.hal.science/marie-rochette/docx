--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -501,356 +501,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Potay</w:t>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674536v1</w:t>
+                <w:t xml:space="preserve">hal-03673689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673689v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Potay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37/38 (2019/2020)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673693v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villae - Villages du haut Moyen Âge en plaine du Languedoc oriental.</w:t>
               </w:r>
@@ -1243,328 +1243,3962 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00861469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie périurbaine de la rue de Beaucaire à Nîmes (Gard) : dernières découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pancin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude TESAM : Voies et chemins de la Protohistoire au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Ott; Iouri Bermond, Oct 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cathédrale Notre-Dame-et-Saint-Castor de Nîmes : état de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la Société d’Histoire de Nîmes et du Gard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHNG, Mar 2024, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie au service du patrimoine monumental : l'exemple de la cathédrale de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visites et conférences : Conseil d'administration d'Icomos (Conseil international des Monuments et des Sites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icomos, Feb 2024, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cathédrale Notre-Dame et Saint-Castor : un patrimoine en constante évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'archéologie au service du patrimoine monumental : expertise, recherche, valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrap, Sep 2023, Nîmes (Gard), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, évolution et désertion de Missignac (Aimargues, Gard), villa des V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.257-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aire d’ensilage de Saint-Pastour à Vergèze (Gard), VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles : témoin de l’exploitation du terroir et de la proximité d’un habitat groupé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.369-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bâtiments sur excavation du Languedoc oriental (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.355-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bains à Qinnasrin / al-‘Is (Syrie). Premier rapport préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Balnéorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Damas, Syrie. pp.519-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drac Occitanie : Reportage vidéo de la restauration du massif occidental de la cathédrale de Nîmes (13:12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie du bâti de la cathédrale Notre-Dame-et-Saint-Castor à Nîmes (Gard). Chronique de site Inrap, vidéo 03:37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (Gard). 15 rue Saint-Castor [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles : Abbatiale, ancien chœur [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.164-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes : 1 rue Guynemer 2 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.153-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théziers : Chapelle Saint-Amand [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.168-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30), 25 rue de l'Encierro, lotissement La Noria : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30), 20 avenue Georges Pompidou : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 4 : Phase E – L’abandon définitif et la déprise urbaine. Phase F – Le réinvestissement des îlots à la fin de l’Antiquité. Phase G – Le Moyen Âge. Phase H – De l’époque Moderne à aujourd’hui.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30), Place de l’Aire Dussaud : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30), 45-49 rue de Beaucaire : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2022, 108 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10-12 rue de l'Horloge à Nîmes (30) : coeur de la propriété Scatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie, Gard, Nîmes 13 rue des Marchands à Nîmes (30) : formation et évolution d'une maison des XVe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nîmes; IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30) Cathédrale Notre-Dame et Saint Castor : nef et déambulatoires : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 179 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles (30) Îlot 3C rue Marcel Pagnol : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aspord-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles découvertes sur la Maison romane de Nîmes (Occitanie, Nîmes, Gard, 1 rue de la Madeleine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 1111560 (SRA), D123924 (Inrap), Inrap Midi Méditerranée. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles (30) Place de la République, rue de la maison Romane : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimes (30) 15 rue Saint-Castor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Tarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Potay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 87 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30) 1 rue Guynemer : une nécropole de la fin de l'Antiquité à l'origine d'une église paléochrétienne : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 4 vol. (305 p., 137 p., 314 p., 271 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles (30), Ancien chœur de l'abbatiale : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2016, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7 rue Dorée, Hôtel d'Albenas : l'évolution de l'hôtel d'Albenas du milieu du Moyen Âge à la fin de l'époque moderne : Languedoc-Roussillon, Gard, Nîmes : rapport de diagnostic : [ étude de bâti ].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2015, 81 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mètre d'occupations modernes et contemporaines sous la place Emile Zola : place Emile Zola : Languedoc-Roussillon, Gard, Saint-Gilles : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2015, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01949319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 rue des Lombards : l'évolution du bâti au 8 rue des Lombards à Nîmes du milieu du Moyen Âge à la fin de l'époque moderne : Languedoc-Roussillon, Gard, Nîmes : rapport de diagnostic : [ étude de bâti ].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2013, 100 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">60 boulevard Gambetta, rue du Bât d'Argent : Languedoc-Roussillon, Gard, Nîmes : l'évolution du bâti de l'immeuble du 60 boulevard Gambetta - rue du Bât d'Argent à Nîmes de la fin du Moyen Âge à l'époque moderne : rapport de diagnostic : [ étude de bâti].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2013, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3 rue Dorée, Hôtel d'Aubais : l'évolution de l'hôtel d'Aubais du milieu du Moyen Âge à la fin de l'époque moderne : Languedoc-Roussillon, Gard, Nîmes : rapport de diagnostic : [ étude de bâti ].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2013, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier funéraire antique de la Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Herviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vacheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narbonne, histoire sociale d’une capitale romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, p. 261-272, 2024, 978-2-271-14949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 : La nécropole médiévale de Qinnasrin (sondage B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, pp.219-243, 2022, Archéologie(s) 6, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14 : Les tombeaux rupestres antiques de Chalcis de Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,73 +5213,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.277-296, 2022, Archéologie(s) 6, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8 : La tranchée qui coupa le rempart oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1661,251 +5295,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, 2022, Archéologie(s) 6, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03687187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Observations morphologiques et traces matérielles de Chalcis/Qinnasrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.101-159, 2022, Archéologie(s) 6, Qinnasrin II, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10 : Les bains du sondage B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, pp.189-217, 2022, Archéologie(s) 6, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 15 : Blocs architecturaux et mobilier lithique dans le village d'al-‘Iss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,73 +5554,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.299-350, 2022, Archéologie(s) 6, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes à niche latérale contenant des cercueils en plomb du 1 rue Guynemer à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2019,156 +5653,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERACF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, , p. 213-218, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : Les coupes stratigraphiques de la cour de l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, 2022, Archéologie(s) 6, 9782356681676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03687186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,4079 +5817,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al-Hadir. Étude archéologique d'un hameau de Qinnasrin (Syrie du Nord, VIIe-XIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, pp.19-72, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de la mission syro-française de Hadir (Qinnasrin) en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanjou Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bosert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie VI, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-283, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de la mission syro-française de Hadir (Qinnasrin) en 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Bosert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie V, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-218, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de la mission syro-française de Hadir (Qinnasrin) en 2005-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedwa Abidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie III. Excavation Reports of 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Culture, Directorate-General of Antiquities &amp; Museums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-297, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665306v1</w:t>
-              </w:r>
-[...3632 lines deleted...]
-                <w:t xml:space="preserve">hal-04123531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6299,77 +6299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive ; 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6893,51 +6893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16A3F8B3"/>
+    <w:nsid w:val="C3DDA13F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rochette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjou Youssef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bosert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohammad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Abidou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dataspace.princeton.edu/jspui/bitstream/88435/dsp015h73pz56j/3/Chronique_Archeologique_en_Syrie_Vol32008.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molliex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Caillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rochette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molliex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Caillat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjou Youssef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bosert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohammad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Abidou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dataspace.princeton.edu/jspui/bitstream/88435/dsp015h73pz56j/3/Chronique_Archeologique_en_Syrie_Vol32008.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>