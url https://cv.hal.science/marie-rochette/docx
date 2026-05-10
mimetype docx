--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -501,356 +501,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Corinne Potay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Wozny</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37/38 (2019/2020)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673689v1</w:t>
+                <w:t xml:space="preserve">hal-03674536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673693v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674536v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villae - Villages du haut Moyen Âge en plaine du Languedoc oriental.</w:t>
               </w:r>
@@ -1243,633 +1243,1968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.2012.1837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00861469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier funéraire antique de la Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Herviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narbonne, histoire sociale d’une capitale romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, p. 261-272, 2024, 978-2-271-14949-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 11 : La nécropole médiévale de Qinnasrin (sondage B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, pp.219-243, 2022, Archéologie(s) 6, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 14 : Les tombeaux rupestres antiques de Chalcis de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.277-296, 2022, Archéologie(s) 6, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 8 : La tranchée qui coupa le rempart oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, 2022, Archéologie(s) 6, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03687187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6 : Observations morphologiques et traces matérielles de Chalcis/Qinnasrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.101-159, 2022, Archéologie(s) 6, Qinnasrin II, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 10 : Les bains du sondage B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, pp.189-217, 2022, Archéologie(s) 6, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tombes à niche latérale contenant des cercueils en plomb du 1 rue Guynemer à Nîmes (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERACF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, , p. 213-218, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 15 : Blocs architecturaux et mobilier lithique dans le village d'al-‘Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.299-350, 2022, Archéologie(s) 6, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 7 : Les coupes stratigraphiques de la cour de l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chalcis/Qinnasrin (Syrie). De l'âge du Bronze à l'époque mamelouke. Qinnasrin II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, 2022, Archéologie(s) 6, 9782356681676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03687186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la mission syro-française de Hadir (Qinnasrin) en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanjou Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bosert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie VI, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-283, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Hadir. Étude archéologique d'un hameau de Qinnasrin (Syrie du Nord, VIIe-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, pp.19-72, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la mission syro-française de Hadir (Qinnasrin) en 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Bosert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie V, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-218, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux de la mission syro-française de Hadir (Qinnasrin) en 2005-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedwa Abidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie III. Excavation Reports of 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministry of Culture, Directorate-General of Antiquities &amp; Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-297, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie périurbaine de la rue de Beaucaire à Nîmes (Gard) : dernières découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude TESAM : Voies et chemins de la Protohistoire au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Ott; Iouri Bermond, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cathédrale Notre-Dame-et-Saint-Castor de Nîmes : état de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société d’Histoire de Nîmes et du Gard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHNG, Mar 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie au service du patrimoine monumental : l'exemple de la cathédrale de Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visites et conférences : Conseil d'administration d'Icomos (Conseil international des Monuments et des Sites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icomos, Feb 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cathédrale Notre-Dame et Saint-Castor : un patrimoine en constante évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : L'archéologie au service du patrimoine monumental : expertise, recherche, valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrap, Sep 2023, Nîmes (Gard), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, évolution et désertion de Missignac (Aimargues, Gard), villa des V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.257-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aire d’ensilage de Saint-Pastour à Vergèze (Gard), VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles : témoin de l’exploitation du terroir et de la proximité d’un habitat groupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.369-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtiments sur excavation du Languedoc oriental (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1878,179 +3213,179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Tarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.355-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bains à Qinnasrin / al-‘Is (Syrie). Premier rapport préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Balnéorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Damas, Syrie. pp.519-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2060,313 +3395,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drac Occitanie : Reportage vidéo de la restauration du massif occidental de la cathédrale de Nîmes (13:12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du bâti de la cathédrale Notre-Dame-et-Saint-Castor à Nîmes (Gard). Chronique de site Inrap, vidéo 03:37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (Gard). 15 rue Saint-Castor [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Gilles : Abbatiale, ancien chœur [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.164-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes : 1 rue Guynemer 2 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2395,120 +3730,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théziers : Chapelle Saint-Amand [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.168-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2518,51 +3853,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Nîmes, 1bis rue de l’Abattoir. Plantations et espaces funéraires au sud de la voie longeant l’enceinte romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2571,116 +3906,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final d’opération de fouille archéologique. Nîmes, Inrap Midi-Méditerranée. 2024, 757 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 25 rue de l'Encierro, lotissement La Noria : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2689,315 +4024,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 20 avenue Georges Pompidou : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 4 : Phase E – L’abandon définitif et la déprise urbaine. Phase F – Le réinvestissement des îlots à la fin de l’Antiquité. Phase G – Le Moyen Âge. Phase H – De l’époque Moderne à aujourd’hui.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), Place de l’Aire Dussaud : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 45-49 rue de Beaucaire : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3019,73 +4354,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2022, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 2 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3137,73 +4472,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzès (30), La Perrine - Lot 1 : Un secteur à la périphérie de la ville de la période tardo-républicaine à l’époque moderne : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3255,506 +4590,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2021, 3 vol. (226 p., 328 p., 229 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-12 rue de l'Horloge à Nîmes (30) : coeur de la propriété Scatisse</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03894627v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
+                <w:t xml:space="preserve">10-12 rue de l'Horloge à Nîmes (30) : coeur de la propriété Scatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04925124v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Nîmes 13 rue des Marchands à Nîmes (30) : formation et évolution d'une maison des XVe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nîmes; IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30) Cathédrale Notre-Dame et Saint Castor : nef et déambulatoires : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3789,187 +5124,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 179 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Gilles (30) Îlot 3C rue Marcel Pagnol : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aspord-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2019, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes sur la Maison romane de Nîmes (Occitanie, Nîmes, Gard, 1 rue de la Madeleine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3978,135 +5313,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 1111560 (SRA), D123924 (Inrap), Inrap Midi Méditerranée. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Gilles (30) Place de la République, rue de la maison Romane : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimes (30) 15 rue Saint-Castor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4115,99 +5450,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Tarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Potay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30) 1 rue Guynemer : une nécropole de la fin de l'Antiquité à l'origine d'une église paléochrétienne : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4229,341 +5564,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 4 vol. (305 p., 137 p., 314 p., 271 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Gilles (30), Ancien chœur de l'abbatiale : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Molliex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2016, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 rue Dorée, Hôtel d'Albenas : l'évolution de l'hôtel d'Albenas du milieu du Moyen Âge à la fin de l'époque moderne : Languedoc-Roussillon, Gard, Nîmes : rapport de diagnostic : [ étude de bâti ].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2015, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mètre d'occupations modernes et contemporaines sous la place Emile Zola : place Emile Zola : Languedoc-Roussillon, Gard, Saint-Gilles : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2015, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zac du Forum des Carmes 5 : Le faubourg des Carmes à Nîmes, de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4572,208 +5907,208 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 rue des Lombards : l'évolution du bâti au 8 rue des Lombards à Nîmes du milieu du Moyen Âge à la fin de l'époque moderne : Languedoc-Roussillon, Gard, Nîmes : rapport de diagnostic : [ étude de bâti ].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2013, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 boulevard Gambetta, rue du Bât d'Argent : Languedoc-Roussillon, Gard, Nîmes : l'évolution du bâti de l'immeuble du 60 boulevard Gambetta - rue du Bât d'Argent à Nîmes de la fin du Moyen Âge à l'époque moderne : rapport de diagnostic : [ étude de bâti].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4782,1480 +6117,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2013, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 rue Dorée, Hôtel d'Aubais : l'évolution de l'hôtel d'Aubais du milieu du Moyen Âge à la fin de l'époque moderne : Languedoc-Roussillon, Gard, Nîmes : rapport de diagnostic : [ étude de bâti ].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2013, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123531v1</w:t>
-              </w:r>
-[...1333 lines deleted...]
-                <w:t xml:space="preserve">halshs-01665306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6299,77 +6299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive ; 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6893,51 +6893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3DDA13F"/>
+    <w:nsid w:val="1E1BA9E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rochette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molliex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Caillat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjou Youssef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bosert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohammad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Abidou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dataspace.princeton.edu/jspui/bitstream/88435/dsp015h73pz56j/3/Chronique_Archeologique_en_Syrie_Vol32008.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rochette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2012.1837" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04685701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Herviaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjou Youssef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bosert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohammad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedwa Abidou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dataspace.princeton.edu/jspui/bitstream/88435/dsp015h73pz56j/3/Chronique_Archeologique_en_Syrie_Vol32008.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04792934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beiger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molliex" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Caillat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/W74Y-WF38" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04793159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>