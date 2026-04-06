--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -594,165 +594,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification pénale de l’inceste : l’ultime tabou des violences sexuelles ? Une enquête au sein de quatre tribunaux correctionnels et pour enfants (2010)</w:t>
+                <w:t xml:space="preserve">Repenser la place de la société face à l’intimité des familles et aux besoins singuliers des acteurs&amp;quot; Table ronde &amp;quot;Et la société dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DERVI. Taire, confier, révéler : le secret, de l’intime au social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHCSC, Versailles Saint-Quentin-en-Yvelines; LESC, Paris-Nanterre; Pléiade, Paris-13; FNS-Fribourg, Paris-13; CEMS, EHESS-CNRS, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L'inceste et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Droit et de la Famille et du Patrimoine (IDFP), Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115707v1</w:t>
+                <w:t xml:space="preserve">hal-03559389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la place de la société face à l’intimité des familles et aux besoins singuliers des acteurs&amp;quot; Table ronde &amp;quot;Et la société dans tout ça ?</w:t>
+                <w:t xml:space="preserve">La qualification pénale de l’inceste : l’ultime tabou des violences sexuelles ? Une enquête au sein de quatre tribunaux correctionnels et pour enfants (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'inceste et après ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Droit et de la Famille et du Patrimoine (IDFP), Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire DERVI. Taire, confier, révéler : le secret, de l’intime au social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHCSC, Versailles Saint-Quentin-en-Yvelines; LESC, Paris-Nanterre; Pléiade, Paris-13; FNS-Fribourg, Paris-13; CEMS, EHESS-CNRS, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559389v1</w:t>
+                <w:t xml:space="preserve">hal-03115707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement pénal des violences sexuelles sur mineurs : une enquête de sociologie législative et judiciaire</w:t>
               </w:r>
@@ -1731,51 +1731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60460366"/>
+    <w:nsid w:val="15319253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1962,51 +1962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-romero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4056-7557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.7177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01749605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-romero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4056-7557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.7177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01749605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>