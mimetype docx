--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -355,165 +355,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles entre mineurs : âge et consentement au cœur du débat judiciaire</w:t>
+                <w:t xml:space="preserve">L'inceste et le droit pénal français contemporain : lorsque l'application du droit dans les tribunaux révèle une indicible frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Raconter les sexualités depuis la marge, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429716v1</w:t>
+                <w:t xml:space="preserve">hal-02429708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inceste et le droit pénal français contemporain : lorsque l'application du droit dans les tribunaux révèle une indicible frontière</w:t>
+                <w:t xml:space="preserve">Violences sexuelles entre mineurs : âge et consentement au cœur du débat judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Raconter les sexualités depuis la marge, 5</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429708v1</w:t>
+                <w:t xml:space="preserve">hal-02429716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier pénalement l’inceste : les incertitudes du droit pénal français contemporain</w:t>
               </w:r>
@@ -594,165 +594,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la place de la société face à l’intimité des familles et aux besoins singuliers des acteurs&amp;quot; Table ronde &amp;quot;Et la société dans tout ça ?</w:t>
+                <w:t xml:space="preserve">La qualification pénale de l’inceste : l’ultime tabou des violences sexuelles ? Une enquête au sein de quatre tribunaux correctionnels et pour enfants (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'inceste et après ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Droit et de la Famille et du Patrimoine (IDFP), Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire DERVI. Taire, confier, révéler : le secret, de l’intime au social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHCSC, Versailles Saint-Quentin-en-Yvelines; LESC, Paris-Nanterre; Pléiade, Paris-13; FNS-Fribourg, Paris-13; CEMS, EHESS-CNRS, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559389v1</w:t>
+                <w:t xml:space="preserve">hal-03115707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification pénale de l’inceste : l’ultime tabou des violences sexuelles ? Une enquête au sein de quatre tribunaux correctionnels et pour enfants (2010)</w:t>
+                <w:t xml:space="preserve">Repenser la place de la société face à l’intimité des familles et aux besoins singuliers des acteurs&amp;quot; Table ronde &amp;quot;Et la société dans tout ça ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DERVI. Taire, confier, révéler : le secret, de l’intime au social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHCSC, Versailles Saint-Quentin-en-Yvelines; LESC, Paris-Nanterre; Pléiade, Paris-13; FNS-Fribourg, Paris-13; CEMS, EHESS-CNRS, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L'inceste et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Droit et de la Famille et du Patrimoine (IDFP), Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115707v1</w:t>
+                <w:t xml:space="preserve">hal-03559389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement pénal des violences sexuelles sur mineurs : une enquête de sociologie législative et judiciaire</w:t>
               </w:r>
@@ -1008,165 +1008,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stepfamilies facing incest: the frontiere of the rules in today’s French penal law</w:t>
+                <w:t xml:space="preserve">Recompositions du permis et de l’interdit sexuel : Incertitudes du droit pénal face à l’inceste dans les fratries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entangled Kinship Spaces: Ethnographic approaches of contemporary public and intimate (re)configurations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale &amp; Culturelle, Université de Liège, Oct 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Inceste(s) dans les fratries : colloque n°9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Docteurs Bru, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471013v1</w:t>
+                <w:t xml:space="preserve">hal-02483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recompositions du permis et de l’interdit sexuel : Incertitudes du droit pénal face à l’inceste dans les fratries</w:t>
+                <w:t xml:space="preserve">New stepfamilies facing incest: the frontiere of the rules in today’s French penal law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inceste(s) dans les fratries : colloque n°9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Docteurs Bru, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Entangled Kinship Spaces: Ethnographic approaches of contemporary public and intimate (re)configurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale &amp; Culturelle, Université de Liège, Oct 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483560v1</w:t>
+                <w:t xml:space="preserve">hal-02471013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inceste dans le droit pénal français : entre incertitude des normes et confusion des qualifications juridiques</w:t>
               </w:r>
@@ -1731,51 +1731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15319253"/>
+    <w:nsid w:val="EB68325E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1962,51 +1962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-romero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4056-7557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.7177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01749605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-romero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4056-7557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Romero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.7177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01749605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>