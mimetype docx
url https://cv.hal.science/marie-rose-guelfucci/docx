--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -713,169 +713,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Tucidide. La guerra del Peloponneso. Libro II. Testo, traduzione e commento con saggio introduttivo a cura di Ugo Fantasia.Studi e testi di storia antica (n° 14). Pisa, 2003, 649 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.183-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polybe et Montesquieu. Aspects d'une réflexion sur le pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.125-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484005v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01660422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur dans l'œuvre de Polybe</w:t>
               </w:r>
@@ -956,303 +956,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots du bois chez Polybe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots grecs du bois du IIe au Ier siècles av. J.-C. Polybe, Diodore de Sicile, Strabon, Denys d'Halicarnasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Durvye, Dec 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi (re)traduire Polybe ? Les traductions des Histoires et leurs enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi traduire ? La traduction et ses enjeux de l’Antiquité gréco-romaine à l’âge classique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Chapot, Béatrice Guion, Agnès Molinier Arbo, Jean-Luc Vix, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les mots du bois chez Polybe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée et quelques difficultés d'un texte fallacieux (édition, traduction, commentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mots grecs du bois du IIe au Ier siècles av. J.-C. Polybe, Diodore de Sicile, Strabon, Denys d'Halicarnasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Durvye, Dec 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Formes littéraires et commentaire de texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karin Schlapbach; Thomas Schmidt, Feb 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette et &amp;quot;signes extérieurs de richesse&amp;quot; : l’importance de la perception dans les affrontements politiques d'un corps social (IV-IIe s. a.C).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dette et constitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666369v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03665110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argent et la corruption politique au IIe siècle av. J.-C. Principes de philosophie politique et réalités.</w:t>
               </w:r>
@@ -1991,372 +1991,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marginalisation, indépendance et stratégies politiques : les choix lexicaux de Polybe et la politique diplomatique du Sénat après Pydna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dipendenza ed emarginazione nel mondo antico e moderno. Dépendance et marginalisation de l'antiquité à l'âge contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Reduzzi Merola, Sep 2009, Naples/Ascea, Italie. pp.143-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédisme et philosophie politique dans l'histoire universelle de Polybe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ambition encyclopédique. Encyclopédisme et histoire universelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les idéaux démocratiques aux IIIe et IIe s. av. J.-C. : Liberté, Égalité et liberté d’expression dans les Histoires de Polybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">République : modèles, anti-modèles et utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Amiri, Fr. Brahami, Y.-A. Durelle-Marc et J. Vigreux, May 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marginalisation, indépendance et stratégies politiques : les choix lexicaux de Polybe et la politique diplomatique du Sénat après Pydna</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polybe, le regard politique, la structure des Histoires et la construction du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dipendenza ed emarginazione nel mondo antico e moderno. Dépendance et marginalisation de l'antiquité à l'âge contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Reduzzi Merola, Sep 2009, Naples/Ascea, Italie. pp.143-152</w:t>
+              <w:t xml:space="preserve">Polybe, le regard politique et la construction du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.329-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la recherche bisontine sur la mise en forme de l’histoire (2005-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque annuel sur La Recherche en Études Anciennes à l’UQAM (Université du Québec à Montréal), « Conférences spéciales » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660239v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00477691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquête des libertés et formes de dépendance sociale et politique dans les Histoires de Polybe</w:t>
               </w:r>
@@ -4696,51 +4696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCB7186F"/>
+    <w:nsid w:val="21A1D224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4927,51 +4927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rose-guelfucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5304-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057730733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03835260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03730357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_953-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03664476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pinguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rose-guelfucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5304-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057730733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03835260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03730357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_953-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03664476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pinguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>