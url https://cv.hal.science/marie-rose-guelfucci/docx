--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -713,169 +713,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polybe et Montesquieu. Aspects d'une réflexion sur le pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.125-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Tucidide. La guerra del Peloponneso. Libro II. Testo, traduzione e commento con saggio introduttivo a cura di Ugo Fantasia.Studi e testi di storia antica (n° 14). Pisa, 2003, 649 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00484005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur dans l'œuvre de Polybe</w:t>
               </w:r>
@@ -956,303 +956,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi (re)traduire Polybe ? Les traductions des Histoires et leurs enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi traduire ? La traduction et ses enjeux de l’Antiquité gréco-romaine à l’âge classique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Chapot, Béatrice Guion, Agnès Molinier Arbo, Jean-Luc Vix, Nov 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots du bois chez Polybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots grecs du bois du IIe au Ier siècles av. J.-C. Polybe, Diodore de Sicile, Strabon, Denys d'Halicarnasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Durvye, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi (re)traduire Polybe ? Les traductions des Histoires et leurs enjeux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dette et &amp;quot;signes extérieurs de richesse&amp;quot; : l’importance de la perception dans les affrontements politiques d'un corps social (IV-IIe s. a.C).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pourquoi traduire ? La traduction et ses enjeux de l’Antiquité gréco-romaine à l’âge classique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Chapot, Béatrice Guion, Agnès Molinier Arbo, Jean-Luc Vix, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Dette et constitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée et quelques difficultés d'un texte fallacieux (édition, traduction, commentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes littéraires et commentaire de texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karin Schlapbach; Thomas Schmidt, Feb 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665110v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03666369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argent et la corruption politique au IIe siècle av. J.-C. Principes de philosophie politique et réalités.</w:t>
               </w:r>
@@ -1508,165 +1508,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polybe et la représentation grecque de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture de l'histoire des premiers temps de Rome : 6e -3e siècles av. J.C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Mineo et Th. Piel, CRHIA, Jun 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation négative de l'autre dans les Histoires de Polybe et les styles du moraliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation négative de l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Queyrel-Bottineau, 2013, Paris, France. p. 117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658747v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01660254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Senato di Roma e le relazioni esterne nelle Storie di Polibio: la ”gestione” della guerra e della pace</w:t>
               </w:r>
@@ -1991,372 +1991,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les idéaux démocratiques aux IIIe et IIe s. av. J.-C. : Liberté, Égalité et liberté d’expression dans les Histoires de Polybe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">République : modèles, anti-modèles et utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Amiri, Fr. Brahami, Y.-A. Durelle-Marc et J. Vigreux, May 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marginalisation, indépendance et stratégies politiques : les choix lexicaux de Polybe et la politique diplomatique du Sénat après Pydna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dipendenza ed emarginazione nel mondo antico e moderno. Dépendance et marginalisation de l'antiquité à l'âge contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Reduzzi Merola, Sep 2009, Naples/Ascea, Italie. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopédisme et philosophie politique dans l'histoire universelle de Polybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ambition encyclopédique. Encyclopédisme et histoire universelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les idéaux démocratiques aux IIIe et IIe s. av. J.-C. : Liberté, Égalité et liberté d’expression dans les Histoires de Polybe</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la recherche bisontine sur la mise en forme de l’histoire (2005-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">République : modèles, anti-modèles et utopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Amiri, Fr. Brahami, Y.-A. Durelle-Marc et J. Vigreux, May 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve"> Colloque annuel sur La Recherche en Études Anciennes à l’UQAM (Université du Québec à Montréal), « Conférences spéciales » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybe, le regard politique, la structure des Histoires et la construction du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polybe, le regard politique et la construction du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.329-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01660239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquête des libertés et formes de dépendance sociale et politique dans les Histoires de Polybe</w:t>
               </w:r>
@@ -3370,173 +3370,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résilience, dégénérescence et ἀντίπλοια : l’anacyclose comme modèle mental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Battistoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polibio e Roma: l’alba di un impero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, p. 57-84, 2022, Polibio e Roma: l'alba di un impero</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dette, institutions et politique dans les Histoires de Polybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stavroula Kefallonitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dette et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, p. 175-202, 2022, 978-2-84867-921-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666328v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03835260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polybius</w:t>
               </w:r>
@@ -4204,173 +4204,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polybe et la rhétorique de l'exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. GALY, A. THIVEL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rhétorique grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-218, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des mots et des manières de lire : le lecteur de Polybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch. Kircher-Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomina rerum. Hommage à Jacqueline Manessy-Guitton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.241-257, 1994, LAMA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660387v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01660381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4696,51 +4696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21A1D224"/>
+    <w:nsid w:val="C9CB607F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4927,51 +4927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rose-guelfucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5304-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057730733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03835260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03730357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_953-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03664476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pinguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-rose-guelfucci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5304-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057730733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03898777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03835260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03666328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03730357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_953-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03664476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pinguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03665407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>