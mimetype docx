--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -923,433 +923,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t>
+                <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Martaj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thu Thuy Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.111 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653546v1</w:t>
+                <w:t xml:space="preserve">hal-01658304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
+                <w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thu Thuy Yang</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herie Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Martaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monmasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.975 - 983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658304v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t>
+                <w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herie Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Martaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653573v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DES PARAMÈTRES OPTIMAUX D ' UNE MACHINE SYNCHRONE A AIMANTS PERMANENTS</w:t>
               </w:r>
@@ -2156,151 +2156,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wagner</w:t>
+                <w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+                <w:t xml:space="preserve">hal-04503800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2342,178 +2355,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Allou Samé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503800v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t>
               </w:r>
@@ -2588,460 +2588,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Launay</w:t>
+                <w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924948v1</w:t>
+                <w:t xml:space="preserve">hal-03892639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the environmental benefits of energy management systems based on a realistic classification of French households - application to heating management systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEDAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2760/356891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892708v1</w:t>
+                <w:t xml:space="preserve">hal-03924948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Launay</w:t>
+                <w:t xml:space="preserve">Evaluation of the environmental benefits of energy management systems based on a realistic classification of French households - application to heating management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EEDAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/356891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925157v1</w:t>
+                <w:t xml:space="preserve">hal-03892708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03892639v1</w:t>
+                <w:t xml:space="preserve">hal-03925157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t>
               </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de thermique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gérardmer, France</w:t>
@@ -3742,535 +3742,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156157v1</w:t>
+                <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
+              <w:t xml:space="preserve">ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676121v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ruellan</w:t>
+                <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rozel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156112v1</w:t>
+                <w:t xml:space="preserve">hal-00676119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156111v1</w:t>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4312,290 +4295,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676119v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t>
               </w:r>
@@ -5209,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.07.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QPR3X1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/356891" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Layes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.07.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QPR3X1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/356891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Layes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>