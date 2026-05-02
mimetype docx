--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -2156,364 +2156,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+              <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503800v1</w:t>
+                <w:t xml:space="preserve">hal-04353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353110v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wagner</w:t>
+                <w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t>
               </w:r>
@@ -2633,64 +2633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Samé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3742,269 +3742,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
+                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
+              <w:t xml:space="preserve">ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676121v1</w:t>
+                <w:t xml:space="preserve">hal-01156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an electromagnetic generator for wave energy conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156157v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
               </w:r>
@@ -4092,342 +4092,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+                <w:t xml:space="preserve">hal-00676118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676118v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Rozel</w:t>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benahmed</w:t>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
@@ -4456,103 +4456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Rozel</w:t>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benahmed</w:t>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
@@ -5209,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.07.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QPR3X1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/356891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Layes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.07.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QPR3X1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/356891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Layes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>