--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -923,433 +923,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
+                <w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herie Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Thuy Yang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Martaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monmasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658304v1</w:t>
+                <w:t xml:space="preserve">hal-01653546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t>
+                <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herie Park</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Martaj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.111 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653573v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t>
+                <w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herie Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Martaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.975 - 983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01653546v1</w:t>
+                <w:t xml:space="preserve">hal-01653573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DES PARAMÈTRES OPTIMAUX D ' UNE MACHINE SYNCHRONE A AIMANTS PERMANENTS</w:t>
               </w:r>
@@ -2156,243 +2156,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353110v1</w:t>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
+                <w:t xml:space="preserve">Vers une classification du parc de bâtiments en potentiel de gain énergétique par pilotage avancé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">1er congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t>
               </w:r>
@@ -2588,460 +2588,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t>
+              <w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892639v1</w:t>
+                <w:t xml:space="preserve">hal-03924948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Launay</w:t>
+                <w:t xml:space="preserve">Evaluation of the environmental benefits of energy management systems based on a realistic classification of French households - application to heating management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">EEDAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2760/356891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924948v1</w:t>
+                <w:t xml:space="preserve">hal-03892708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the environmental benefits of energy management systems based on a realistic classification of French households - application to heating management systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEDAL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892708v1</w:t>
+                <w:t xml:space="preserve">hal-03925157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Launay</w:t>
+                <w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925157v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t>
               </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de thermique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gérardmer, France</w:t>
@@ -3984,243 +3984,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Turri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t>
+              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676119v1</w:t>
+                <w:t xml:space="preserve">hal-01156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
+              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676118v1</w:t>
+                <w:t xml:space="preserve">hal-01156111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
               </w:r>
@@ -4325,277 +4359,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-design of direct electrical PTO for the SEAREV wave energy device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordinated Action Ocean Energy - 2nd Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156112v1</w:t>
+                <w:t xml:space="preserve">hal-00676118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial sizing of a wave energy converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Power Electronics and Applications - EPE2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156111v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t>
               </w:r>
@@ -5209,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.07.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QPR3X1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/356891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Layes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.07.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QPR3X1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2046808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Hessane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belbati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04738525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/356891" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Layes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>