--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1846,295 +1846,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Spatiotemporal profiling of the bovine oviduct fluid proteome around the time of ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Liere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+                <w:t xml:space="preserve">hal-03612987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal profiling of the bovine oviduct fluid proteome around the time of ovulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07929-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612987v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteomic analysis of bovine embryos developed in vivo or in vitro reveals the contribution of the maternal environment to early embryo</w:t>
               </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative effects of location relative to the corpus luteum and lactation on the transcriptome of the bovine oviduct epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,256 +4525,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of connected devices to optimize cattle reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling of bovine oviductal fluid across the oestrous cycle using proton nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.09.033⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.1021-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD17389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608602v1</w:t>
+                <w:t xml:space="preserve">hal-02625287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of bovine oviductal fluid across the oestrous cycle using proton nuclear magnetic resonance spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Potential of connected devices to optimize cattle reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Salvetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (7), pp.1021-1028. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD17389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625287v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormones regulate sperm-oviduct interactions in the bovine</w:t>
               </w:r>
@@ -5041,64 +5041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormones in bovine oviductal fluid during the estrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,51 +5321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and on-farm devices to predict calving time in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 205 (3), pp.349-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5846,51 +5846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (6), pp.920-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5930,269 +5930,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le suivi automatisé de la reproduction en élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129768v1</w:t>
+                <w:t xml:space="preserve">hal-01211036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi automatisé de la reproduction en élevage bovin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Salvetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (7), pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211036v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of nuclear progesterone receptor and progesterone receptor membrane components 1 and 2 in the oviduct of cyclic and pregnant cows during the post-ovulation period</w:t>
               </w:r>
@@ -6601,51 +6601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automated detection of oestrus in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (6), pp.1056-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are oocytes from the anestrous bitch competent for meiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,286 +7043,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The additional N-glycosylation site of the equine LH/CG receptor is not responsible for the limited cyclic AMP pathway activation by equine chorionic gonadotropin relative to luteinizing hormone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les follicules ovariens polyovocytaires : physiologiques et pas si rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Foulon-Gauze</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (2), pp.127-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129548v1</w:t>
+                <w:t xml:space="preserve">hal-01000750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les follicules ovariens polyovocytaires : physiologiques et pas si rares</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The additional N-glycosylation site of the equine LH/CG receptor is not responsible for the limited cyclic AMP pathway activation by equine chorionic gonadotropin relative to luteinizing hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon-Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1642-431X(12)60052-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01000750v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of enzymes involved in the synthesis of prostaglandin E-2 in bovine in vitro-produced embryos</w:t>
               </w:r>
@@ -8310,64 +8310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8557,51 +8557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 128, pp.219-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 69, pp.1743-1749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8909,51 +8909,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9010,51 +9010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
@@ -9410,77 +9410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de la mise à la reproduction et du vêlage chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9626,51 +9626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités de la reproduction chez la chienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10270,528 +10270,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189591v1</w:t>
+                <w:t xml:space="preserve">hal-01000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000965v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809728v1</w:t>
+                <w:t xml:space="preserve">hal-02747213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747213v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
               </w:r>
@@ -10816,51 +10816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10924,51 +10924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11096,51 +11096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée thématique de la Société Française pour l’Etude de la Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13027,51 +13027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13748,51 +13748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro L&#243;pez-Vali&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lopes Brair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00555-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00811-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mahe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.863700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07929-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09076-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schoen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.09.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia  S. Garanina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aprahamian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DBG3MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVBTFC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B4K16BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01971.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32GTCHMW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon-Gauze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chopineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60052-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Aubriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malandain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00164" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Salomon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby Chaban" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2019-0057" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13027" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hugon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro L&#243;pez-Vali&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lopes Brair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00555-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00811-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mahe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.863700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07929-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09076-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schoen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17389" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.09.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia  S. Garanina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aprahamian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DBG3MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVBTFC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B4K16BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01971.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32GTCHMW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon-Gauze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chopineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60052-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Aubriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malandain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00164" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Salomon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby Chaban" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2019-0057" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13027" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hugon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>