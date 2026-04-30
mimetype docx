--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1712,459 +1712,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic changes in the proteome of early bovine embryos developed in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal profiling of the bovine oviduct fluid proteome around the time of ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Banliat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.863700⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658017v1</w:t>
+                <w:t xml:space="preserve">hal-03612987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal profiling of the bovine oviduct fluid proteome around the time of ovulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07929-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612987v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic changes in the proteome of early bovine embryos developed in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Liere</w:t>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pianos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Coline Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.863700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+                <w:t xml:space="preserve">hal-03658017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteomic analysis of bovine embryos developed in vivo or in vitro reveals the contribution of the maternal environment to early embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to explore the peptidome and proteome of in-vitro produced bovine embryos pre-exposed to oviduct fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviduct Fluid Extracellular Vesicles Change the Phospholipid Composition of Bovine Embryos Developed In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative effects of location relative to the corpus luteum and lactation on the transcriptome of the bovine oviduct epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoviductal concentrations of steroid hormones during in vitro culture changed phospholipid profiles and cryotolerance of bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,64 +5041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormones in bovine oviductal fluid during the estrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,269 +5930,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi automatisé de la reproduction en élevage bovin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (7), pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211036v1</w:t>
+                <w:t xml:space="preserve">hal-01129768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le suivi automatisé de la reproduction en élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129768v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of nuclear progesterone receptor and progesterone receptor membrane components 1 and 2 in the oviduct of cyclic and pregnant cows during the post-ovulation period</w:t>
               </w:r>
@@ -9410,51 +9410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de la mise à la reproduction et du vêlage chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10270,528 +10270,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
+              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000965v1</w:t>
+                <w:t xml:space="preserve">hal-02747213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
+                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189591v1</w:t>
+                <w:t xml:space="preserve">hal-02809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747213v1</w:t>
+                <w:t xml:space="preserve">hal-01000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Havard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809728v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
               </w:r>
@@ -11096,51 +11096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée thématique de la Société Française pour l’Etude de la Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13027,51 +13027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13748,51 +13748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro L&#243;pez-Vali&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lopes Brair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00555-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00811-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mahe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.863700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07929-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09076-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schoen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17389" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.09.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia  S. Garanina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aprahamian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DBG3MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVBTFC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B4K16BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01971.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32GTCHMW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon-Gauze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chopineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60052-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Aubriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malandain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00164" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Salomon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby Chaban" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2019-0057" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13027" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hugon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro L&#243;pez-Vali&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lopes Brair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00555-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00811-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07929-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.863700" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09076-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schoen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17389" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.09.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia  S. Garanina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aprahamian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DBG3MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVBTFC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B4K16BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01971.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32GTCHMW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon-Gauze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chopineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60052-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Aubriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malandain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00164" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Salomon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby Chaban" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2019-0057" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13027" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hugon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>