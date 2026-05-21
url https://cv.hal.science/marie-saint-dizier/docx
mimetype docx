--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -774,498 +774,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm binding to oviduct epithelial spheroids varies among males and ejaculates but not among females in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Prudhomme</w:t>
+                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Reynaud</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mérour</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 219, pp.116 - 125. </w:t>
+              <w:t xml:space="preserve">, 2024, 217, pp.113 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514599v1</w:t>
+                <w:t xml:space="preserve">hal-04514574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic status is a key factor influencing proteomic changes in ewe granulosa cells induced by chronic BPS exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm binding to oviduct epithelial spheroids varies among males and ejaculates but not among females in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Théo Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Mahé</w:t>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">Isabelle Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-11034-2⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.116 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790961v1</w:t>
+                <w:t xml:space="preserve">hal-04514599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oviduct epithelial spheroids for the study of embryo–maternal communication in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic status is a key factor influencing proteomic changes in ewe granulosa cells induced by chronic BPS exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanya Pranomphon</w:t>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.113 - 126. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2024.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-11034-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514574v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral exposure to bisphenol S is associated with alterations in the oviduct proteome of an ovine model, with aggravated effects in overfed females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviduct epithelial spheroids during in vitro culture of bovine embryos mitigate oxidative stress, improve blastocyst quality and change the embryonic transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro López-Valiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,459 +1712,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal profiling of the bovine oviduct fluid proteome around the time of ovulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Mahé</w:t>
+                <w:t xml:space="preserve">Dynamic changes in the proteome of early bovine embryos developed in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07929-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.863700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612987v1</w:t>
+                <w:t xml:space="preserve">hal-03658017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Liere</w:t>
+                <w:t xml:space="preserve">Spatiotemporal profiling of the bovine oviduct fluid proteome around the time of ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pianos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic changes in the proteome of early bovine embryos developed in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Banliat</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Mahe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.863700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658017v1</w:t>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteomic analysis of bovine embryos developed in vivo or in vitro reveals the contribution of the maternal environment to early embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to explore the peptidome and proteome of in-vitro produced bovine embryos pre-exposed to oviduct fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Maria Zlotkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2788,2049 +2788,2049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+                <w:t xml:space="preserve">hal-02448383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicle growth, oocyte maturation, embryo development, and reproductive biotechnologies in dog and cat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bernabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fontbonne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235899v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 56 Proteins Involved in Embryo–Maternal Interactions in the Bovine Oviduct</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Follicle growth, oocyte maturation, embryo development, and reproductive biotechnologies in dog and cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.189-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448383v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone induces sperm release from oviductal epithelial cells by modifying sperm proteomics, lipidomics and membrane fluidity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
+                <w:t xml:space="preserve">Oviduct Fluid Extracellular Vesicles Change the Phospholipid Composition of Bovine Embryos Developed In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Bernabo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Ophélie Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110723⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151338v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oviduct Fluid Extracellular Vesicles Change the Phospholipid Composition of Bovine Embryos Developed In Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Composing the Early Embryonic Microenvironment: Physiology and Regulation of Oviductal Secretions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (15), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21155326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21010223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03151188v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing the Early Embryonic Microenvironment: Physiology and Regulation of Oviductal Secretions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Schoen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21010223⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 516, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963989v1</w:t>
+                <w:t xml:space="preserve">hal-03150429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm interactions with the female reproductive tract: A key for successful fertilization in mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 516, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150429v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide: A glimmer of hope for Assisted Reproductive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
+                <w:t xml:space="preserve">Metabolomic Profile of Oviductal Extracellular Vesicles across the Estrous Cycle in Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Valbonetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.05.055⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20246339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619027v1</w:t>
+                <w:t xml:space="preserve">hal-02623052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of location relative to the corpus luteum and lactation on the transcriptome of the bovine oviduct epithelium</w:t>
+                <w:t xml:space="preserve">Intraoviductal concentrations of steroid hormones during in vitro culture changed phospholipid profiles and cryotolerance of bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamh Forde</w:t>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Blum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Julie Beurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5616-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (6), pp.661 - 672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625626v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Relative effects of location relative to the corpus luteum and lactation on the transcriptome of the bovine oviduct epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
+                <w:t xml:space="preserve">Alexander Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627338v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profile of Oviductal Extracellular Vesicles across the Estrous Cycle in Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
+                <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20246339⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623052v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoviductal concentrations of steroid hormones during in vitro culture changed phospholipid profiles and cryotolerance of bovine embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Graphene oxide: A glimmer of hope for Assisted Reproductive Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ramal-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Valbonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (6), pp.661 - 672. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.518 - 530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628367v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by proteomics of oviductal sperm-interacting proteins</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling of bovine oviductal fluid across the oestrous cycle using proton nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Nogues</w:t>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155 (5), pp.457-466. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.1021-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD17389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625186v1</w:t>
+                <w:t xml:space="preserve">hal-02625287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of bovine oviductal fluid across the oestrous cycle using proton nuclear magnetic resonance spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florine Dubuisson</w:t>
+                <w:t xml:space="preserve">Potential of connected devices to optimize cattle reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD17389⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625287v1</w:t>
+                <w:t xml:space="preserve">hal-01608602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of connected devices to optimize cattle reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Identification by proteomics of oviductal sperm-interacting proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.1-37. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (5), pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01608602v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormones regulate sperm-oviduct interactions in the bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia  S. Garanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5041,64 +5041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid hormones in bovine oviductal fluid during the estrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,51 +5321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and on-farm devices to predict calving time in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 205 (3), pp.349-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5409,2205 +5409,2205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physiology of the induction of parturition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Tools for the automated monitoring of calving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45 (345 Part 2), pp. 56-57</w:t>
+              <w:t xml:space="preserve">, 2014, 45 (345 Part 2 ), pp. 58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569596v1</w:t>
+                <w:t xml:space="preserve">hal-01569608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for the automated monitoring of calving</w:t>
+                <w:t xml:space="preserve">OVGP1 is expressed in the canine oviduct at the time and place of oocyte maturation and fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (11), pp.972-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569608v1</w:t>
+                <w:t xml:space="preserve">hal-01129942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVGP1 is expressed in the canine oviduct at the time and place of oocyte maturation and fertilization</w:t>
+                <w:t xml:space="preserve">Factual interpretation of the usual signs for predicting the onset of calving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (345 Part 2 ), pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129942v1</w:t>
+                <w:t xml:space="preserve">hal-01569605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factual interpretation of the usual signs for predicting the onset of calving</w:t>
+                <w:t xml:space="preserve">The Induction of a secondary corpus luteum on day 12 post-ovulation can delay the time of luteolysis in high-producing Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (6), pp.920-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569605v1</w:t>
+                <w:t xml:space="preserve">hal-01129878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Induction of a secondary corpus luteum on day 12 post-ovulation can delay the time of luteolysis in high-producing Holstein cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The physiology of the induction of parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (345 Part 2), pp. 56-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129878v1</w:t>
+                <w:t xml:space="preserve">hal-01569596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le suivi automatisé de la reproduction en élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129768v1</w:t>
+                <w:t xml:space="preserve">hal-01211036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi automatisé de la reproduction en élevage bovin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (7), pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD12108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211036v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear progesterone receptor and progesterone receptor membrane components 1 and 2 in the oviduct of cyclic and pregnant cows during the post-ovulation period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folliculogenesis, ovulation and endocrine control of oocytes and embryos in the dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Ployart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Marnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-10-76⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (suppl 6), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000920v1</w:t>
+                <w:t xml:space="preserve">hal-01191365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of progesterone receptors in the canine oviduct around ovulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an automated detection of oestrus in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (Suppl 6), pp.35-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.12070⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (6), pp.1056-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2011.01971.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01000422v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folliculogenesis, ovulation and endocrine control of oocytes and embryos in the dog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Marnier</w:t>
+                <w:t xml:space="preserve">Immunolocalization of progesterone receptors in the canine oviduct around ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid M. Z. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gneto G. Mawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (suppl 6), pp.66-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.12055⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (Suppl 6), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01191365v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automated detection of oestrus in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are oocytes from the anestrous bitch competent for meiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (6), pp.1056-1061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2011.01971.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 Suppl 6, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01000919v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are oocytes from the anestrous bitch competent for meiosis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of nuclear progesterone receptor and progesterone receptor membrane components 1 and 2 in the oviduct of cyclic and pregnant cows during the post-ovulation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Ployart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chebrout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 Suppl 6, pp.74-79. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.12007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-10-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019499v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et opportunités pour l'amélioration génétique des ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les follicules ovariens polyovocytaires : physiologiques et pas si rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Verrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (4), pp.297-306</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (2), pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000249v1</w:t>
+                <w:t xml:space="preserve">hal-01000750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The canine oocyte: uncommon features of in vivo and in vitro maturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+                <w:t xml:space="preserve">The additional N-glycosylation site of the equine LH/CG receptor is not responsible for the limited cyclic AMP pathway activation by equine chorionic gonadotropin relative to luteinizing hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+                <w:t xml:space="preserve">Florence Foulon-Gauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD10064⟩</w:t>
+              <w:t xml:space="preserve">Reproductive biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1642-431X(12)60052-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000238v1</w:t>
+                <w:t xml:space="preserve">hal-01129548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les follicules ovariens polyovocytaires : physiologiques et pas si rares</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">The canine oocyte: uncommon features of in vivo and in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD10064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000750v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The additional N-glycosylation site of the equine LH/CG receptor is not responsible for the limited cyclic AMP pathway activation by equine chorionic gonadotropin relative to luteinizing hormone</w:t>
+                <w:t xml:space="preserve">Expression of enzymes involved in the synthesis of prostaglandin E-2 in bovine in vitro-produced embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maryse Chopineau</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Guyader-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1642-431X(12)60052-7⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.277 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0967199410000596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129548v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of enzymes involved in the synthesis of prostaglandin E-2 in bovine in vitro-produced embryos</w:t>
+                <w:t xml:space="preserve">Vers une détection automatisée des chaleurs en élevage laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317, pp.62-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01001318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une détection automatisée des chaleurs en élevage laitier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contraintes et opportunités pour l'amélioration génétique des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 317, pp.62-69</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001233v1</w:t>
+                <w:t xml:space="preserve">hal-01000249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo biotechnology in the dog: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,325 +7669,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baisse de fécondité : quelle est la part de l'animal ?</w:t>
+                <w:t xml:space="preserve">Expression of follicle-stimulating hormone and luteinising hormone binding sites in the bitch ovary during the follicular phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.925-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD08119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669188v1</w:t>
+                <w:t xml:space="preserve">hal-02664743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of follicle-stimulating hormone and luteinising hormone binding sites in the bitch ovary during the follicular phase</w:t>
+                <w:t xml:space="preserve">Baisse de fécondité : quelle est la part de l'animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 287, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD08119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664743v1</w:t>
+                <w:t xml:space="preserve">hal-02669188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies de l'embryon dans l'espèce canine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 160 (2), pp.153-161</w:t>
@@ -8042,77 +8042,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 74, pp.989-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8146,90 +8146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo canine oocyte maturation, fertilization and early embryogenesis: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Marseloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8310,64 +8310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8440,51 +8440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (2), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8557,51 +8557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 128, pp.219-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 69, pp.1743-1749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8808,51 +8808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 57, pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8909,51 +8909,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9010,51 +9010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
@@ -9156,51 +9156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanya Pranomphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,77 +9410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de la mise à la reproduction et du vêlage chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanvallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saby Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9626,51 +9626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités de la reproduction chez la chienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9734,77 +9734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro maturation and fertilization of canine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germ cell protocols. Volume 1: Sperm and oocyte analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 253, Humana Press, 2004, Methods in Molecular Biology, 1-59259-744-0 978-1-59259-744-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9861,51 +9861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and limits in the implementation of a sperm cryobank for avian genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10149,649 +10149,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of oviductin mRNA in the canine oviduct during the periovulatory period</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada. pp.487</w:t>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556202v1</w:t>
+                <w:t xml:space="preserve">hal-01000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747213v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the oocyte quality to low rates of in vitro maturation in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
+              <w:t xml:space="preserve">7. Quadrennial International Symposium on Canine and Feline Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Symposium on Canine and Feline Reproduction (ISCFR). CAN., Jul 2012, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809728v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear and membrane progesterone receptors in the canine oviduct during the periovulatory period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Administration of a progesterone antagonist (Aglepristone) in Beagle bitches induces cysts, alters meiosis resumption in oocytes and prevents fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.147</w:t>
+              <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESHRE. Labo/service de l'auteur, Stresa, ITA., Apr 2012, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000965v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of oviductin mRNA in the canine oviduct during the periovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Z. Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vancouver, Canada. pp.487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189591v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and quantitative analysis of dog oviductal fluid</w:t>
               </w:r>
@@ -10816,51 +10816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10911,90 +10911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oviducte de mammifère : un organe revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journée thématique de la SFEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Etude de la Fertilité (SFEF). Paris, FRA., Mar 2011, Paris, France. pp.625-629, </w:t>
@@ -11083,51 +11083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11178,90 +11178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une augmentation de l’apport alimentaire en acides gras de type oméga 3 ne modifie pas la qualité des ovocytes et embryons produits par OPU/FIV chez des génisses Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
@@ -11290,51 +11290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi une vache vêle t-elle ? Comment le prévoir ? Comment l’en empêcher, comment l’y obliger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11385,90 +11385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of ovarian Follicle Stimulating Hormone and Luteinizing Hormone binding sites during follicular phase in the bitch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Jaffré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
@@ -11497,103 +11497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo maturation of canine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biannual EVSSAR Congress. European Veterinary Society for Small Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
@@ -11661,64 +11661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biannual EVSSAR Congress. European Veterinary Society for Small Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11782,51 +11782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ESHRE. Mammalian oogenesis and folliculogenesis : in vivo and in vitro approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Frascati, Italy. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12002,1249 +12002,1249 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de différentes méthodes de microscopie corrélative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Riou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anastasiia Garanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burlaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">16. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie) Cryo-méthodes en microscopie électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Roscoff, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603220v1</w:t>
+                <w:t xml:space="preserve">hal-02788955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de différentes méthodes de microscopie corrélative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assisted biotechnologies in females: a comparative overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Georgeault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie) Cryo-méthodes en microscopie électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. John Wiley and Sons Inc, Reproduction in Domestic Animals, 52 (Supplement 3), 2017, Reproduction in Domestic Animals. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.13027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788955v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted biotechnologies in females: a comparative overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chastant</w:t>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607530v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Sperm storage: expression of progesterone receptors, structural proteins, and heat shock proteins in the avian oviduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605621v1</w:t>
+                <w:t xml:space="preserve">hal-02741452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of spermatozoa in the bovine genital tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of steroid hormones in bovine oviductal fluid by gas chromatography coupled with tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743843v1</w:t>
+                <w:t xml:space="preserve">hal-02739302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm storage: expression of progesterone receptors, structural proteins, and heat shock proteins in the avian oviduct</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo imaging of spermatozoa in the bovine genital tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène La Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741452v1</w:t>
+                <w:t xml:space="preserve">hal-02743843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of steroid hormones in bovine oviductal fluid by gas chromatography coupled with tandem mass spectrometry</w:t>
+                <w:t xml:space="preserve">High throughput proteomic analysis of bovine oviductal fluid during estrous cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Liere</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739302v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput proteomic analysis of bovine oviductal fluid during estrous cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oviductal fluid on bovine oocyte zona pellucida hardening and sperm binding, and on early embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740733v1</w:t>
+                <w:t xml:space="preserve">hal-02739329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oviductal fluid on bovine oocyte zona pellucida hardening and sperm binding, and on early embryo development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">Sperm storage in the hen oviduct: expression of progesterone receptors, structural proteins and heat shock proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. CSIRO Publishing, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739329v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of steroid receptors in the cumulus-oocyte complex around ovulation in the bitch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
+                <w:t xml:space="preserve">Characterization of a primary culture of oviductal cells in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Reno, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Reno, Nevada, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742345v1</w:t>
+                <w:t xml:space="preserve">hal-02742346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a primary culture of oviductal cells in the bitch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gibson</w:t>
+                <w:t xml:space="preserve">Expression of steroid receptors in the cumulus-oocyte complex around ovulation in the bitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Reno, Nevada, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Reno, United States. CSIRO Publishing, Reproduction, Fertility and Development, 26 (1), 112 p., 2014, 40th Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742346v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of oviduct-specific glycoprotein in the canine oviduct during the periovulatory period</w:t>
               </w:r>
@@ -13269,51 +13269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13364,77 +13364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic changes in the oviductal fluid at the time of meiosis resumption and fertilization following a progesterone receptor antagonist treatment in the bitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zahid Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13748,51 +13748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro L&#243;pez-Vali&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lopes Brair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00555-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00811-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07929-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.863700" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09076-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155326" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schoen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17389" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.09.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia  S. Garanina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aprahamian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DBG3MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVBTFC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B4K16BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01971.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32GTCHMW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon-Gauze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chopineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60052-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Aubriot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malandain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00164" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Salomon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby Chaban" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2019-0057" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13027" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hugon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2026.151533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maria Gon&#231;alves Souza-Fabjan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2025-0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2025.101057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Schmaltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Barakat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2024.151471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Mowinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Albrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanya Pranomphon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.01.022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prudhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;rour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.02.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro L&#243;pez-Vali&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lopes Brair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00555-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Maria Zlotkowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00811-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.01.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mahe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.863700" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07929-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-09076-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.repbio.2021.100512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramal-Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bernabo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontbonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoumire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155326" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110956" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246339" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23144" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valbonetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.055" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608602v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.09.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0712" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia  S. Garanina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aprahamian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DBG3MH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.05.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVBTFC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22417" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60RJGHFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Legendre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Driancourt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12401" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B4K16BL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12108" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12055" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZD5M710-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01971.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32GTCHMW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid M. Z. Tahir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gneto G. Mawa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zahid Tahir Tahir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon-Gauze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chopineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1642-431X(12)60052-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000238v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10064" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001233v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Aubriot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000249v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Verrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chodkiewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09270" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;my" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657923v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malandain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Marseloo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.049" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05888" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20062" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674218v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00164" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Salomon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saby Chaban" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825178v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Lien Lin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Santiago-Moreno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21451/1984-3143-AR2019-0057" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742369v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000965v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab69" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Z. Tahir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter Halter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.09.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3B0KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malandain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788955v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Garanina" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burlaud Gaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgeault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13027" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739302v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743843v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne La Berre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hugon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605621v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742346v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>