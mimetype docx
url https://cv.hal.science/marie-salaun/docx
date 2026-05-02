--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -630,187 +630,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ni race, ni classe ? À propos de la convocation de la « culture » dans l’appréhension de la difficulté scolaire en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrer dans la République pour sortir du colonial après 1946. Flux et reflux de l’assimilation scolaire dans l’outre-mer français (Guyane, Nouvelle-Calédonie et Polynésie française).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edenz Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sortir du colonial sans décoloniser ?, 2020/1 (406-407), pp.25-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/om.201.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02932442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sortir du colonial sans décoloniser ?</w:t>
               </w:r>
@@ -1261,260 +1261,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Océanie peut-elle être décolonisée ?</w:t>
+                <w:t xml:space="preserve">L’école à l’heure du ‘Projet éducatif de la Nouvelle-Calédonie’ : une école décolonisée ? Entretien avec L’Union des Groupements de Parents d’Elèves de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gagné</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 91(3)</w:t>
+              <w:t xml:space="preserve">, 2017, 91 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023490v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L’école à l’heure du ‘Projet éducatif de la Nouvelle-Calédonie’ : une école décolonisée ? Entretien avec L’Union des Groupements de Parents d’Elèves de Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">hal-03023815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Globalisation des mondes de l’éducation. Circulations, connexions, réfractions. XIXe-XXe siècles, sous la direction de Joëlle Droux et Rita Hofstetter, Presses universitaires de Rennes, collection Histoire, 2015, 286 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Océanie peut-elle être décolonisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duclos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 91 (3)</w:t>
+              <w:t xml:space="preserve">, 2017, 91(3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03092695v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effacement du 'colonial' ou « seulement de ses formes les plus apparentes » ? Penser le contemporain grâce à la notion de situation coloniale chez Georges Balandier</w:t>
               </w:r>
@@ -1576,178 +1576,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyens en principe, indigènes en pratique ? L’obligation scolaire et ses dilemmes à Tahiti sous la IIIème République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Éducations autochtones contemporaines. Entre droit international et expériences communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994425v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03020618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues de l’école au temps des Etablissements français de l’Océanie : ce que nous dit la législation coloniale, et ce qu’elle ne nous dit pas.</w:t>
               </w:r>
@@ -1960,247 +1960,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je veux être capable de prendre ma fourchette et de manger moi-même.&amp;quot; L'autochtonie kanak au miroir québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École populaire kanak… trente ans après, quel héritage ? Entretien avec Marie-Adèle Néchéro-Jorédié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A experiência de jovens autóctones caledonianos do curso técnico de mineração</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interethnica : revista de estudos em relações interétnicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023774v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03023758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter l’école… ou en finir avec l’Outre-mer ?</w:t>
               </w:r>
@@ -2409,817 +2409,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decolonization without a disconnection? Teaching the vernaculars in New Caledonia today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Issues in Language Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.217-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14664208.2013.819564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la décolonisation aujourd'hui : perspectives du Pacifique insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.111-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.060.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d’une école monolingue ? Décolonisation, idéologies linguistiques et réforme de l’enseignement : le cas de la Nouvelle-Calédonie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernacular and culturally based education in Oceania today: articulating global, national and local agendas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Issues in Language Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14664208.2013.821388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit coutumier et indépendance kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naepels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacarme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les chemins de la décolonisation aujourd'hui : perspectives du Pacifique insulaire</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appeals to Indigeneity in Oceania: A Discussion. Social Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...76 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaun</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Identities. Journal for the Study of Race, Nation and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (4), pp.381-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217404v1</w:t>
+                <w:t xml:space="preserve">hal-01278672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appeals to Indigeneity in Oceania: A Discussion. Social Identities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ethnographie à l'heure des « bonnes pratiques ». Retour sur une expérience tahitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (4), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.454.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la langue d’origine rencontre la forme scolaire : le cas du tahitien en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.185-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appeals to Indigeneity in Oceania: A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Identities. Journal for the Study of Race, Nation and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (4), pp.381-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...110 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01222556v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme de recherche &amp;quot; Ecole plurilingue outre-mer</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 125, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4412,51 +4412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019. ¿Descolonizar la escuela? Estrategias indígenas en el Pacífico insular. Estudios de Marie Salaün en Nueva Caledonia, Polinesia Francesa y Hawái</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Ortiz Lovillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4831,51 +4831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’épreuve du capitalisme. Dynamiques économiques dans le Pacifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 4, 2007, Cahiers du Pacifique sud contemporain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5149,200 +5149,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04371473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From structural violence to family violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Violence and Social Change in the Pacific Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.124-137, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003146667-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface. Au miroir de la prison. Compléments au journal de Chantal Deltenre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camp Est. Journal d'une ethnologue dans une prison de Kanaky Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Anacharsis, 2022, 979-10-279-0444 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898784v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03883469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du colonial en Océanie ou comment reconquérir sa souveraineté en situation de minorisation</w:t>
               </w:r>
@@ -5701,936 +5701,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l'authenticité? L'art déclamatoire (‘ōrero) à l'école en Polynésie française : enjeux anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domination et apprentissage. Anthropologie des formes de la transmission culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2017, 978-2705692414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et souveraineté autochtone : une quadrature du cercle pour la République française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in J. Hays, I. Bellier (dir.) Quelle éducation pour les peuples autochtones ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2017, Horizons autochtones, 978-2343108636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaise dans la coutume ? Réflexions à propos de la « coutume » dans l’ouvrage de Régis Lafargue La coutume face à son destin : Réflexions sur la coutume judiciaire en Nouvelle-Calédonie et la résilience des ordres juridiques infra-étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Demmer &amp; B. Trepied, (Eds.), La coutume kanak dans l’Etat. Nouvelle-Calédonie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, L'Harmattan, 2017, Cahiers du Pacifique sud contemporain, 978-2343107189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques malentendus autour du rôle des parents dans l’étayage de l’écrit. Retours sur l’expérimentation Reo C3 en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in C. Colombel, V. Fillol &amp; S. Geneix-Rabault, Littéracies en Océanie : enjeux et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, 978-2343108575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Au-delà de l'authenticité? L'art déclamatoire (‘ōrero) à l'école en Polynésie française : enjeux anthropologiques</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersections of Language Ideology, Power, and Identity: Bilingual Education and Indigenous Language Revitalization in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domination et apprentissage. Anthropologie des formes de la transmission culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2017, 978-2705692414</w:t>
+              <w:t xml:space="preserve">in W. Wright, S. Boun &amp; O. Garcia (Eds.), The Handbook of Bilingual and Multilingual Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1118533496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ouvrir l’école aux parents’ : Approches formatives… approches normatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. CUET (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intersections of Language Ideology, Power, and Identity: Bilingual Education and Indigenous Language Revitalization in French Polynesia</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation ECOLPOM en Polynésie française : aspects sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">John Wiley &amp; Sons. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in W. Wright, S. Boun &amp; O. Garcia (Eds.), The Handbook of Bilingual and Multilingual Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1118533496</w:t>
+              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre : l’école plurilingue en Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2753528765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Glowczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud: Terrains, questions et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pcP, pp.7-18, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre instrumentalisation politique et impensé didactique: destin postcolonial des langues kanak comme langue d’enseignement et de culture en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in R. Colonna (dir.) Des paroles, des langues et des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2014, Espaces discursifs, 978-2343049519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Glowczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pacific Credo Publications. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2953748529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approprier l’Ecole. De quelques stratégies autochtones dans le Pacifique insulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pacific Credo Publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in L. Dousset, B. Glowczewski &amp; M. Salaün (Eds.), Les sciences humaines et sociales dans le Pacifique Sud. Nouveaux terrains, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2953748529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030025v1</w:t>
-              </w:r>
-[...347 lines deleted...]
-                <w:t xml:space="preserve">hal-03030029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction des langues océaniennes à l’école primaire : bilan d’étape du programme Ecolpom</w:t>
               </w:r>
@@ -7124,51 +7124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école républicaine française et les langues kanak (pp. 295-307)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poithily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Gouvernance minière. Tome Nickel et Société, CNRT Nickel et son environnement. 2012, 278 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7805,159 +7805,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02160799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Papahana Kaiapuni Hawai'i Les écoles d'immersion à Hawaï.. [Rapport de recherche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet Yawenda, CIÉRA, Université Laval, Québec. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Papahana Kaiapuni Hawai'i Les écoles d'immersion à Hawaï.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Yawenda, CIÉRA, Université Laval, Québec. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994364v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03008865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des langues et de la culture kanak à l'école primaire publique de la Nouvelle-Calédonie</w:t>
               </w:r>
@@ -8178,51 +8178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marie.salaun@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Alletru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076179ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenz Maurice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.201.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10637" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2014.3967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.819564" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.821388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.454.0095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-QPX83TRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auventdesiles.pf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Plain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz Lovillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cummins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marie.salaun@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Alletru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076179ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenz Maurice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.201.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10637" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2014.3967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.819564" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.821388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.454.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-QPX83TRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auventdesiles.pf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Plain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz Lovillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cummins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>