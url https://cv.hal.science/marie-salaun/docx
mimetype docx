--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -630,250 +630,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrer dans la République pour sortir du colonial après 1946. Flux et reflux de l’assimilation scolaire dans l’outre-mer français (Guyane, Nouvelle-Calédonie et Polynésie française).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edenz Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sortir du colonial sans décoloniser ?, 2020/1 (406-407), pp.25-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.201.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ni race, ni classe ? À propos de la convocation de la « culture » dans l’appréhension de la difficulté scolaire en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entrer dans la République pour sortir du colonial après 1946. Flux et reflux de l’assimilation scolaire dans l’outre-mer français (Guyane, Nouvelle-Calédonie et Polynésie française).</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Sortir du colonial sans décoloniser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edenz Maurice</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trepied Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Sortir du colonial sans décoloniser ?, 2020/1 (406-407), pp.25-48. </w:t>
-[...89 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (406-407)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1023,1115 +1023,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand Disney déchaîne les passions : retour sur la controverse autour de Moana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jso.10637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autochtonie : un universel situé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Passer par l’« école » pour penser le colonialisme autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°115 (2), pp.145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.115.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mirose Paia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Océanie peut-elle être décolonisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Salaun</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91(3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’autochtonie : un universel situé ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école à l’heure du ‘Projet éducatif de la Nouvelle-Calédonie’ : une école décolonisée ? Entretien avec L’Union des Groupements de Parents d’Elèves de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Globalisation des mondes de l’éducation. Circulations, connexions, réfractions. XIXe-XXe siècles, sous la direction de Joëlle Droux et Rita Hofstetter, Presses universitaires de Rennes, collection Histoire, 2015, 286 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effacement du 'colonial' ou « seulement de ses formes les plus apparentes » ? Penser le contemporain grâce à la notion de situation coloniale chez Georges Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9</w:t>
+              <w:t xml:space="preserve">, 2017, 6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’école à l’heure du ‘Projet éducatif de la Nouvelle-Calédonie’ : une école décolonisée ? Entretien avec L’Union des Groupements de Parents d’Elèves de Nouvelle-Calédonie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Éducations autochtones contemporaines. Entre droit international et expériences communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duclos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (3)</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyens en principe, indigènes en pratique ? L’obligation scolaire et ses dilemmes à Tahiti sous la IIIème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Éducations autochtones contemporaines. Entre droit international et expériences communautaires</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues de l’école au temps des Etablissements français de l’Océanie : ce que nous dit la législation coloniale, et ce qu’elle ne nous dit pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le tahitien, c’est pour dire bonjour et au revoir » : paroles d’enfants sur une langue autochtone en sursis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baronnet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture autochtone est-elle soluble dans la forme scolaire ? Réflexions à partir de quelques expériences pédagogiques (Hawai’i, Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les langues de l’école au temps des Etablissements français de l’Océanie : ce que nous dit la législation coloniale, et ce qu’elle ne nous dit pas.</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École populaire kanak… trente ans après, quel héritage ? Entretien avec Marie-Adèle Néchéro-Jorédié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023750v1</w:t>
+                <w:t xml:space="preserve">hal-03023758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’École populaire kanak… trente ans après, quel héritage ? Entretien avec Marie-Adèle Néchéro-Jorédié</w:t>
+                <w:t xml:space="preserve">Je veux être capable de prendre ma fourchette et de manger moi-même.&amp;quot; L'autochtonie kanak au miroir québécois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023758v1</w:t>
+                <w:t xml:space="preserve">hal-03023750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A experiência de jovens autóctones caledonianos do curso técnico de mineração</w:t>
               </w:r>
@@ -2409,196 +2409,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la décolonisation aujourd'hui : perspectives du Pacifique insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.111-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.060.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decolonization without a disconnection? Teaching the vernaculars in New Caledonia today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Language Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.217-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14664208.2013.819564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222575v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01217409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin d’une école monolingue ? Décolonisation, idéologies linguistiques et réforme de l’enseignement : le cas de la Nouvelle-Calédonie contemporaine</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019. ¿Descolonizar la escuela? Estrategias indígenas en el Pacífico insular. Estudios de Marie Salaün en Nueva Caledonia, Polinesia Francesa y Hawái</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Ortiz Lovillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,159 +7805,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02160799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Papahana Kaiapuni Hawai'i Les écoles d'immersion à Hawaï.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet Yawenda, CIÉRA, Université Laval, Québec. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Papahana Kaiapuni Hawai'i Les écoles d'immersion à Hawaï.. [Rapport de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Yawenda, CIÉRA, Université Laval, Québec. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008865v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02994364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des langues et de la culture kanak à l'école primaire publique de la Nouvelle-Calédonie</w:t>
               </w:r>
@@ -8178,51 +8178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marie.salaun@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Alletru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076179ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenz Maurice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.201.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10637" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2014.3967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.819564" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.821388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.454.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-QPX83TRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auventdesiles.pf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Plain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz Lovillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cummins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marie.salaun@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Alletru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076179ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenz Maurice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.201.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baronnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2014.3967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.819564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664208.2013.821388" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.454.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-QPX83TRQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02982761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auventdesiles.pf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Plain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz Lovillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003146667-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cummins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008865v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>