--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -597,412 +597,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
+                <w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Frugier</w:t>
+                <w:t xml:space="preserve">Michel Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/eng5040154⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794842v1</w:t>
+                <w:t xml:space="preserve">hal-04764547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing Fine Marine Sediment as a Partial Substitute for Sand in Self-Compacting Concrete Specially Designed for Application in Marine Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
+                <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16062538⟩</w:t>
+              <w:t xml:space="preserve">Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.2966-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/eng5040154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512521v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+                <w:t xml:space="preserve">Utilizing Fine Marine Sediment as a Partial Substitute for Sand in Self-Compacting Concrete Specially Designed for Application in Marine Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Groc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16062538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764547v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Improve the Bioreceptivity of Concrete Infrastructure Used in Marine Ecosystems? Literature Review for Mechanisms, Key Factors, and Colonization Effects</w:t>
               </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1766,278 +1766,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on “Living on the rocks: substrate mineralogy and the structure of subtidal rocky substrate communities in the Mediterranean Sea”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Intrinsic Characteristics of Cementitious Materials on Biofouling in the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20935/AL2905⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13052625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372690v1</w:t>
+                <w:t xml:space="preserve">hal-03159575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Intrinsic Characteristics of Cementitious Materials on Biofouling in the Marine Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion on “Living on the rocks: substrate mineralogy and the structure of subtidal rocky substrate communities in the Mediterranean Sea”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.2625. </w:t>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Article 2905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13052625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL2905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159575v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la terre sur les propriétés physiques de briques de terre crue</w:t>
               </w:r>
@@ -2151,412 +2151,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la carbonatation sur la biocolonisation de matériaux cimentaires dans le milieu marin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’écoconception maritime : une révolution pour les maitres d’ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2020020⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.n01.1-n01.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2020.n01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915252v1</w:t>
+                <w:t xml:space="preserve">hal-02506978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in situ tests to evaluate the bacterial colonization of cementitious materials in the marine environment</w:t>
+                <w:t xml:space="preserve">L’influence de la carbonatation sur la biocolonisation de matériaux cimentaires dans le milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 113, </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (2), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913606v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écoconception maritime : une révolution pour les maitres d’ouvrages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in situ tests to evaluate the bacterial colonization of cementitious materials in the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.n01.1-n01.18. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2020.n01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506978v1</w:t>
+                <w:t xml:space="preserve">hal-02913606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreceptivity of cementitious materials in seawater: mechanisms, acting factors and consequences</w:t>
               </w:r>
@@ -2568,77 +2568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.n03.1-n03.22. </w:t>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à l’éco-conception des ouvrages maritimes : intégrer la nature au projet d’aménagement maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,320 +2804,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age behaviour of recycled concrete aggregates under normal and severe drying conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effets de bétons bio-actifs sur la colonisation marine en environnement méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">G. Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.08.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665834v1</w:t>
+                <w:t xml:space="preserve">ineris-01665628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de bétons bio-actifs sur la colonisation marine en environnement méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Early age behaviour of recycled concrete aggregates under normal and severe drying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Saout</w:t>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01665628v1</w:t>
+                <w:t xml:space="preserve">hal-01665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of recycled coarse aggregates on permeability of fresh concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3429,1625 +3429,1608 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salgues Marie</w:t>
+                <w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968144v1</w:t>
+                <w:t xml:space="preserve">hal-05508624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Evaluation à court terme des performances de bétons à base de sédiments de dragage en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2025 - 43èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508624v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation à court terme des performances de bétons à base de sédiments de dragage en milieu marin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenser Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morenon Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domede Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corn Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salgues Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2025 - 43èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France. </w:t>
+              <w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Birmingham, United Kingdom. pp.556-567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73310-9_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244835v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Early-Age Phenomena at the Concrete-Marine Biofilm Interface in Seawater for the Construction of Eco-Friendly Fowt’s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+                <w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSCC 2024 - RILEM Spring Convention and Conference 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Birmigham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769008v1</w:t>
+                <w:t xml:space="preserve">hal-04981505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740843v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Study of Early-Age Phenomena at the Concrete-Marine Biofilm Interface in Seawater for the Construction of Eco-Friendly Fowt’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Groc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSCC 2024 - RILEM Spring Convention and Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Milan, Italy. pp.321-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981505v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">Sustainability Assessment of Phytoremediation-derived Biomass Valorization into Bioenergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flo Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5071/32ndEUBCE2024-2CO.11.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973603v1</w:t>
+                <w:t xml:space="preserve">hal-04740843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of cathodic protection of reinforced concrete in marine environment for the application of floating offshore wind turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+                <w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSEC 24 - 10th International Conference on Concrete under Severe Conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t>
+              <w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748056v1</w:t>
+                <w:t xml:space="preserve">hal-04981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and economic assessment integrated into laboratory-based scenario development for the valorization of dredged sediment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">Investigation of cathodic protection of reinforced concrete in marine environment for the application of floating offshore wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONSEC 24 - 10th International Conference on Concrete under Severe Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30955/gnc2023.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04194711v1</w:t>
+                <w:t xml:space="preserve">hal-04748056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des sédiments marins fins dans la conception de béton autoplaçant et dans la production de béton marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and economic assessment integrated into laboratory-based scenario development for the valorization of dredged sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30955/gnc2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135639v1</w:t>
+                <w:t xml:space="preserve">hal-04194711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Valorisation des sédiments marins fins dans la conception de béton autoplaçant et dans la production de béton marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791459v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
+                <w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879444v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du vent sur le comportement des bétons à très jeunes âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut A Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,852 +5058,869 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influent Parameters on the Early Biocolonization of Cementitous Materials in Seawater</w:t>
+                <w:t xml:space="preserve">La possibilité de valorisation des sédiments marins fins dans le matériau béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Ecocity World Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880352v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Influent Parameters on the Early Biocolonization of Cementitous Materials in Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th Ecocity World Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879756v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From concretes to bioreceptive concretes, influence of concrete properties on the biological colonization of marine artificial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale Marineff - MARine INfrastructures EFFects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESITC Caen, May 2022, Caen, France. pp.012008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/1245/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Quality of Recycled Concrete Aggregates Paste on the Internal Cure Phenomenon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Marchi</w:t>
+                <w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devillers</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263249v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design marine construction with a bio-mimetic approach: first experience with artificial reef in Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+                <w:t xml:space="preserve">Influence of Quality of Recycled Concrete Aggregates Paste on the Internal Cure Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closed Cycles and Circular Society Symposium - the Power of Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEES, Sep 2020, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">ICCM 2021 - 11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982043v1</w:t>
+                <w:t xml:space="preserve">hal-03263249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocolonisation de béton en environnement marin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Eco-design marine construction with a bio-mimetic approach: first experience with artificial reef in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème forum biodetérioration des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Closed Cycles and Circular Society Symposium - the Power of Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEES, Sep 2020, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165230v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DES GRANULATS RECYCLES SUR LA PERMEABILITE DU BETON FRAIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Biocolonisation de béton en environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique. pp.R-034</w:t>
+              <w:t xml:space="preserve">XVème forum biodetérioration des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914071v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la résistance du béton parent sur la qualité des granulats recyclés</w:t>
               </w:r>
@@ -5932,77 +5932,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut A Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoMad 2018 - Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6013,362 +6013,470 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ÉCOCONCEPTION MARITIME : LE PARAMÈTRE MATÉRIAUX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE DES GRANULATS RECYCLES SUR LA PERMEABILITE DU BETON FRAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique. pp.R-034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914067v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for the characterisation of the interfacial transition zone (ITS) between cement paste and aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+                <w:t xml:space="preserve">L'ÉCOCONCEPTION MARITIME : LE PARAMÈTRE MATÉRIAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOMAD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412467v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A cohesive zone model for the characterisation of the interfacial transition zone (ITS) between cement paste and aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crête, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.2299.5387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE DU DEGRÉ DE SATURATION INITIAL DES GRANULATS RECYCLÉS SUR LES CARACTÉRISTIQUES DE LA PÂTE CIMENTAIRE À L'ÉTAT FRAIS : CONSÉQUENCES SUR LES PROPRIÉTÉS DU BÉTON RECYCLÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia-Diaz Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6378,143 +6486,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 978-2-35671-510-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6524,732 +6632,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.127-141, 2019, 9781351052825. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351052825-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béton recyclé au jeune âge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devillers</w:t>
+                <w:t xml:space="preserve">Interaction between sea water and the surface of concrete – experiences from Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le béton recyclé</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 792 p., 2018, 978-2-85782-747-4</w:t>
+              <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 139-146, 2018, 978-2-35671-510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926760v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between sea water and the surface of concrete – experiences from Norway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+                <w:t xml:space="preserve">Béton recyclé au jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 139-146, 2018, 978-2-35671-510-4</w:t>
+              <w:t xml:space="preserve">Le béton recyclé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifsttar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 792 p., 2018, 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915328v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception d’ouvrages maritimes en Corse dans la baie d’Ajaccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioch Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Souche Jean-Claude; Salgues Marie; Pioch Sylvain; Ienny Patrick; Le Saout Gwenn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 69-82, 2018, 978-2-35671-510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éco-conception maritime : le paramètre matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioch Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Souche Jean-Claude; Salgues Marie; Pioch Sylvain; Ienny Patrick; Le Saout Gwenn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 171-186, 2018, 978-2-35671-510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de substrats en béton sur la colonisation marine en environnement méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioch Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Souche Jean-Claude; Salgues Marie; Pioch Sylvain; Ienny Patrick; Le Saout Gwenn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 159-170, 2018, 978-2-35671-510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7259,185 +7367,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Dredging to Restoration: Enhancing Coastal Ecosystems with Reused Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating life cycle economic and environmental assessments into laboratory based development and optimization of dredged sediment valorization scenarios to identify the sustainability threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7459,193 +7567,193 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCM 2023 - The 11th International Conference on Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lille, France. https://imt-mines-ales.hal.science/hal-04194727, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets sur le recyclage et la valorisation matières dans les départements d’enseignement de l’IMT Mines Alès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7713,51 +7821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC013268"/>
+    <w:nsid w:val="962CEDA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7944,51 +8052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-salgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8801-6730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180374761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062538" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04051748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-21-00158.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03951622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2168765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289407v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut A Marchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133893" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giraudel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103748" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2020.n01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2020.n03" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Agostini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2019.n01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/937EB33573681D8B5353AF17C88ADCDDE64F0B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.08.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1245630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03765956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weerdt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pioch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1245/1/012008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03263249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devilliers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Diaz Eric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pioch Sylvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-salgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8801-6730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180374761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04512521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04051748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-21-00158.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03951622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2168765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289407v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut A Marchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133893" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04181494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flo Sordes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cunge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giraudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052625" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2905" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2020.n01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103748" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2020.n03" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Agostini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2019.n01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/937EB33573681D8B5353AF17C88ADCDDE64F0B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.08.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1245630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01724649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdarot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grimal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.872579" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04740843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/32ndEUBCE2024-2CO.11.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnc2023.00020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03765956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weerdt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pioch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1245/1/012008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03263249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia Diaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2299.5387" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devilliers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Diaz Eric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pioch Sylvain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04194727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>