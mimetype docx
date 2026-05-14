--- v0 (2026-03-24)
+++ v1 (2026-05-14)
@@ -1261,391 +1261,391 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Inequity and Precarity in European Neoliberal Academia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morris Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parada Filomena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paksi Veronika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Read Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aarhus University of Denmark. 2024, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher education and Brexit: current European perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hazelkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Jungblut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University College London. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mobility Imperative in Academia: Global Trend or Local Custom?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717351v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04717338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2178,51 +2178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04113916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031312779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31278-6_2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tschabuschnig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52600-9_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kradolfer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arbogast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Charlotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Filomena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Marie-Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paksi Veronika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Read Barbara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Acar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hazelkorn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Horvath" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jungblut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Courtois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2022.2042195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-021-00722-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360937v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perdrix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04113916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031312779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31278-6_2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klea Faniko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tschabuschnig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52600-9_3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kradolfer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arbogast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Charlotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parada Filomena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Marie-Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paksi Veronika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Read Barbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Acar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hazelkorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Horvath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jungblut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Courtois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2022.2042195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-021-00722-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360937v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perdrix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>