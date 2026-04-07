--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1263,429 +1263,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of companion crops and tillage on soil phosphorus in a Brazilian oxisol: a chemical and 31P NMR spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotype–environment interactions shape leaf functional traits of cacao in agroforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Eberhardt</w:t>
+                <w:t xml:space="preserve">Adam K. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robélio Marchão</w:t>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quiquampoix</w:t>
+                <w:t xml:space="preserve">Wilbert Phillips-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volaniaina Ramaroson</w:t>
+                <w:t xml:space="preserve">Rolando H. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02817-7⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00690-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124886v1</w:t>
+                <w:t xml:space="preserve">hal-03644033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype–environment interactions shape leaf functional traits of cacao in agroforests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legume Nitrogen Fixation and Symbioses in Low-Inputs Rainfed Rice Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harimenja Razafintsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rolando H. Cerda</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00690-3⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.12349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132212349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644033v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume Nitrogen Fixation and Symbioses in Low-Inputs Rainfed Rice Rotations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of companion crops and tillage on soil phosphorus in a Brazilian oxisol: a chemical and 31P NMR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Eberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robélio Marchão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harimenja Razafintsalama</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aude Ripoche</w:t>
+                <w:t xml:space="preserve">Volaniaina Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (22), pp.12349. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.1024-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132212349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496859v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecosystem diversification with legumes or non-legumes improves differently soil fertility according to soil type</w:t>
               </w:r>
@@ -2184,295 +2184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How deep can ectomycorrhizas go? A case study on Pisolithus down to 4 meters in a Brazilian eucalypt plantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pradier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">George Rodrigues Lambais</w:t>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00917-y⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626076v1</w:t>
+                <w:t xml:space="preserve">hal-02392201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">How deep can ectomycorrhizas go? A case study on Pisolithus down to 4 meters in a Brazilian eucalypt plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Guillot</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">George Rodrigues Lambais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.637-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00917-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392201v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
               </w:r>
@@ -3778,77 +3778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using functional traits to assess crop-environment interactions in agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Phillips-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3992,234 +3992,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'introduction de légumineuses ligneuses sur l'apport d'azote fixé d'origine symbiotique au sein des systèmes bananiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riparian agroforestry systems - the role of biodiversity in soil carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Julan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marney E. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Africaine pour la Fixation Biologique de l'Azote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dakar, Sénégal. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès mondial d'agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181042v1</w:t>
+                <w:t xml:space="preserve">hal-05179552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian agroforestry systems - the role of biodiversity in soil carbon sequestration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'introduction de légumineuses ligneuses sur l'apport d'azote fixé d'origine symbiotique au sein des systèmes bananiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Julan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marney E. Isaac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial d'agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Africaine pour la Fixation Biologique de l'Azote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dakar, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179552v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of savannah to cocoa agroforestry systems or other land uses: medium and long-term impacts on different soil organic C pools</w:t>
               </w:r>
@@ -4449,402 +4449,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Does an increase in plant diversity enhance agroecosystem services? Case study in rainfed rice based cropping systems in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735412v1</w:t>
+                <w:t xml:space="preserve">hal-05174187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afforestation of savannah with cocoa agroforestry: a climate-smart sustainable agricultural practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Freschet</w:t>
+                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735463v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an increase in plant diversity enhance agroecosystem services? Case study in rainfed rice based cropping systems in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ripoche</w:t>
+                <w:t xml:space="preserve">Afforestation of savannah with cocoa agroforestry: a climate-smart sustainable agricultural practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarijn Nijmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Autfray</w:t>
+                <w:t xml:space="preserve">Patrick Jagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 3 p</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174187v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
               </w:r>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra-Willow Buchanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madeira Antunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Prosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Dunfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zarah-Shailia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rafenomanjato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom D Addo-Danso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Tettey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Isaac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagliardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Fonkeng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Eberhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio March&#227;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Ramaroson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02817-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Dickinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando H. Cerda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00690-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimenja Razafintsalama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212349" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguy Enock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodrigues Lambais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00917-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dietrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Pfeifer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Massai Tchima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bayala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarijn Nijmeijer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvadet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Essobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10213230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Falk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prochasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tsoukas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1367.4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Julan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltson Eteckji Fonkeng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo Nieboukaho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Normand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mauriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra-Willow Buchanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madeira Antunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Prosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Dunfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zarah-Shailia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rafenomanjato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom D Addo-Danso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Tettey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Isaac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagliardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Fonkeng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Dickinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando H. Cerda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00690-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimenja Razafintsalama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Eberhardt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio March&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Ramaroson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02817-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguy Enock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodrigues Lambais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00917-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dietrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Pfeifer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Massai Tchima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bayala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarijn Nijmeijer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvadet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Essobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10213230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Falk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prochasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tsoukas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1367.4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Julan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltson Eteckji Fonkeng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo Nieboukaho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Normand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mauriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>