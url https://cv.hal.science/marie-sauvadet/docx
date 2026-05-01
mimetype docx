--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -100,421 +100,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape matters: Microplastic fibers disrupt soil carbon cycling via shape-driven physical disturbance</w:t>
+                <w:t xml:space="preserve">N cycling increase after savanna afforestation with Eucalyptus or Acacia is reflected in the growth of soil ammonia-oxidizing archaea and nematode bacterial-feeders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serra-Willow Buchanan</w:t>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Madeira Antunes</w:t>
+                <w:t xml:space="preserve">Jean-Michel Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Prosser</w:t>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Dunfield</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Zarah-Shailia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.vgaf247. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.106027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307594v1</w:t>
+                <w:t xml:space="preserve">hal-04993501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N cycling increase after savanna afforestation with Eucalyptus or Acacia is reflected in the growth of soil ammonia-oxidizing archaea and nematode bacterial-feeders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conservation agriculture improves the balance between beneficial free-living and plant-parasitic nematodes for low-input rainfed rice crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Harmand</w:t>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+                <w:t xml:space="preserve">Antsa Rafenomanjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Martin</w:t>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Zarah-Shailia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 209, pp.106027. </w:t>
+              <w:t xml:space="preserve">, 2025, 209, pp.106029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993501v1</w:t>
+                <w:t xml:space="preserve">hal-04993514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture improves the balance between beneficial free-living and plant-parasitic nematodes for low-input rainfed rice crop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shape matters: Microplastic fibers disrupt soil carbon cycling via shape-driven physical disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serra-Willow Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Madeira Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ripoche</w:t>
+                <w:t xml:space="preserve">Ryan Prosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Kari Dunfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.106029. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.vgaf247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/etojnl/vgaf247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993514v1</w:t>
+                <w:t xml:space="preserve">hal-05307594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade tree functional traits drive critical ecosystem services in cocoa agroforestry systems</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Tettey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer E Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 372, pp.109090. </w:t>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Ordoñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (6), pp.1159-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -759,64 +759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of litter mixtures induces non-additive effects on soil priming across a riparian land use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serra-Willow Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney E Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Fonkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Enock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mooshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,472 +1263,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype–environment interactions shape leaf functional traits of cacao in agroforests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of companion crops and tillage on soil phosphorus in a Brazilian oxisol: a chemical and 31P NMR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam K. Dickinson</w:t>
+                <w:t xml:space="preserve">Diogo Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+                <w:t xml:space="preserve">Robélio Marchão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilbert Phillips-Mora</w:t>
+                <w:t xml:space="preserve">Hervé Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando H. Cerda</w:t>
+                <w:t xml:space="preserve">Christine Le Guernevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volaniaina Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00690-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.1024-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644033v1</w:t>
+                <w:t xml:space="preserve">hal-03124886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume Nitrogen Fixation and Symbioses in Low-Inputs Rainfed Rice Rotations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genotype–environment interactions shape leaf functional traits of cacao in agroforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Ripoche</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam K. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Phillips-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando H. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su132212349⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00690-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496859v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of companion crops and tillage on soil phosphorus in a Brazilian oxisol: a chemical and 31P NMR spectroscopy study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legume Nitrogen Fixation and Symbioses in Low-Inputs Rainfed Rice Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volaniaina Ramaroson</w:t>
+                <w:t xml:space="preserve">Harimenja Razafintsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.1024-1037. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.12349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02817-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su132212349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124886v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecosystem diversification with legumes or non-legumes improves differently soil fertility according to soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoa agroforest multifunctionality and soil fertility explained by shade tree litter traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the comparison of above- and below-ground litter decomposition improve our understanding of bacterial and fungal successions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,51 +2056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade trees have higher impact on soil nutrient availability and food web in organic than conventional coffee agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can changes in litter quality drive soil fauna structure and functions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugarcane mulch C and N dynamics during decomposition under different rates of trash removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,321 +2837,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of soil micro-food web structure and functions vary according to litter quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparing the effects of litter quantity and quality on soil biota structure and functioning: Application to a cultivated soil in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259214v1</w:t>
+                <w:t xml:space="preserve">hal-02633738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of litter quantity and quality on soil biota structure and functioning: Application to a cultivated soil in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The dynamics of soil micro-food web structure and functions vary according to litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.261-271. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.262-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633738v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme du ruissellement et de l'érosion hydrique de la parcelle au versant en milieu méditerranéen marneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3260,77 +3260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different tree species in an agroforestry parkland on soil fertility and maize yield in the Sudanese zone of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Massai Tchima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afforestation of savannah using cocoa agroforestry: :impacts on ecosystem services and effects of associated tree species on soil fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarijn Nijmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary assessment of two organic banana production systems in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,648 +3759,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using functional traits to assess crop-environment interactions in agroforestry systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion of savannah to cocoa agroforestry systems or other land uses: medium and long-term impacts on different soil organic C pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Cerda</w:t>
+                <w:t xml:space="preserve">Eltson Eteckji Fonkeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguy Enock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial d'agroforesterie</w:t>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179560v1</w:t>
+                <w:t xml:space="preserve">hal-05179534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing legume tree and shrub impacts on nitrogen cycling in banana cropping systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using functional traits to assess crop-environment interactions in agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam K. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Phillips-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
+              <w:t xml:space="preserve">Congrès mondial d'agroforesterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179533v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian agroforestry systems - the role of biodiversity in soil carbon sequestration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing legume tree and shrub impacts on nitrogen cycling in banana cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marney E. Isaac</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial d'agroforesterie</w:t>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179552v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'introduction de légumineuses ligneuses sur l'apport d'azote fixé d'origine symbiotique au sein des systèmes bananiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Riparian agroforestry systems - the role of biodiversity in soil carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marney E. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Africaine pour la Fixation Biologique de l'Azote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dakar, Sénégal. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès mondial d'agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181042v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of savannah to cocoa agroforestry systems or other land uses: medium and long-term impacts on different soil organic C pools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'introduction de légumineuses ligneuses sur l'apport d'azote fixé d'origine symbiotique au sein des systèmes bananiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eltson Eteckji Fonkeng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
+                <w:t xml:space="preserve">Coralie Julan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Africaine pour la Fixation Biologique de l'Azote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dakar, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179534v1</w:t>
+                <w:t xml:space="preserve">hal-05181042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry for sustainable cocoa production in the forest–savannah transition zone in the north of the Congo Basin including Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarijn Nijmeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguy Enock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4449,277 +4449,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an increase in plant diversity enhance agroecosystem services? Case study in rainfed rice based cropping systems in Madagascar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Autfray</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 3 p</w:t>
+              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174187v1</w:t>
+                <w:t xml:space="preserve">hal-02735412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does an increase in plant diversity enhance agroecosystem services? Case study in rainfed rice based cropping systems in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735412v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afforestation of savannah with cocoa agroforestry: a climate-smart sustainable agricultural practice</w:t>
               </w:r>
@@ -4830,51 +4830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,90 +4955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5080,90 +5080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of litter quantity and quality on soil biota structure and functioning: application to a cultivated soil in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5201,90 +5201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of litter quality and quantity on soil biota structure and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5322,90 +5322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking litter quality to microbial community structure and functioning in an agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5475,51 +5475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry based on legume trees to improve banana cropping ecosystem services provision. Poster A23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Prochasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity and soil physical properties in a banana-based agroforestry system. Poster A21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mauriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,51 +5850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade tree species impacts on soil nutrient availability and food web in conventional and organic coffee agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,51 +5979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade tree species with Ca-enriched litter improve cocoa agroforest functions in Central Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra-Willow Buchanan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madeira Antunes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Prosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Dunfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zarah-Shailia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rafenomanjato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom D Addo-Danso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Tettey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Isaac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagliardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Fonkeng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Dickinson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando H. Cerda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00690-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimenja Razafintsalama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212349" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Eberhardt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio March&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Ramaroson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02817-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguy Enock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodrigues Lambais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00917-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dietrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Pfeifer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Massai Tchima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bayala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarijn Nijmeijer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvadet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Essobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10213230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Falk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prochasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tsoukas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1367.4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Julan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltson Eteckji Fonkeng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo Nieboukaho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Normand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mauriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zarah-Shailia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rafenomanjato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra-Willow Buchanan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madeira Antunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Prosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Dunfield" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom D Addo-Danso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Tettey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Isaac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gagliardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Ordo&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Fonkeng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Eberhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio March&#227;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quiquampoix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Ramaroson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02817-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Dickinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando H. Cerda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00690-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimenja Razafintsalama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212349" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguy Enock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodrigues Lambais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00917-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dietrich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Pfeifer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Massai Tchima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bayala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarijn Nijmeijer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvadet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Essobo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10213230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Falk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prochasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tsoukas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1367.4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eltson Eteckji Fonkeng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E. Isaac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Julan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo Nieboukaho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Normand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mauriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>