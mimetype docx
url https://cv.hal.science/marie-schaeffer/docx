--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -1059,520 +1059,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ T Helper Cells Play a Key Role in Maintaining Diabetogenic CD8+ T Cell Function in the Pancreas</w:t>
+                <w:t xml:space="preserve">Integrin β1 Optimizes Diabetogenic T Cell Migration and Function in the Pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stratmann</w:t>
+                <w:t xml:space="preserve">Aurelien Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.02001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707777v1</w:t>
+                <w:t xml:space="preserve">hal-01836354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin β1 Optimizes Diabetogenic T Cell Migration and Function in the Pancreas</w:t>
+                <w:t xml:space="preserve">CD4+ T Helper Cells Play a Key Role in Maintaining Diabetogenic CD8+ T Cell Function in the Pancreas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Michau</w:t>
+                <w:t xml:space="preserve">Thomas Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1156. </w:t>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836354v1</w:t>
+                <w:t xml:space="preserve">hal-01836359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ T Helper Cells Play a Key Role in Maintaining Diabetogenic CD8+ T Cell Function in the Pancreas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging endocrinology in animal models of endocrine disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.02001⟩</w:t>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beem.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836359v1</w:t>
+                <w:t xml:space="preserve">hal-02073188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging endocrinology in animal models of endocrine disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (3), pp.317-328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beem.2018.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beem.2018.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02073188v1</w:t>
+                <w:t xml:space="preserve">hal-04707741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrin β1 Optimizes Diabetogenic T Cell Migration and Function in the Pancreas</w:t>
               </w:r>
@@ -1637,167 +1594,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging endocrinology in animal models of endocrine disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD4+ T Helper Cells Play a Key Role in Maintaining Diabetogenic CD8+ T Cell Function in the Pancreas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beem.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707741v1</w:t>
+                <w:t xml:space="preserve">hal-04707777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Erratum for] &amp;quot;Palatability Can Drive Feeding Independent of AgRP Neurons</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism Regulates Exposure of Pancreatic Islets to Circulating Molecules In Vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
                 <w:t xml:space="preserve">Sustained Alterations of Hypothalamic Tanycytes During Posttraumatic Hypopituitarism in Male Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik El Yandouzi</w:t>
+                <w:t xml:space="preserve">Taoufik El-Yandouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2557,423 +2557,423 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2013-1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707735v1</w:t>
+                <w:t xml:space="preserve">hal-02477421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained Alterations of Hypothalamic Tanycytes During Posttraumatic Hypopituitarism in Male Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redistribution of PDGFRbeta cells and NG2DsRed pericytes at the cerebrovasculature after status epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik El-Yandouzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Langlet</w:t>
+                <w:t xml:space="preserve">Sebastien Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Boussadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2013-1336⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477421v1</w:t>
+                <w:t xml:space="preserve">hal-01944930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of PDGFRbeta cells and NG2DsRed pericytes at the cerebrovasculature after status epilepticus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Blood-Brain Barrier as a Regulator of the Gut-Brain Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.151-158. </w:t>
+              <w:t xml:space="preserve">Frontiers of Hormone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Frontiers of Hormone Research, 42, pp.29-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2014.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000358313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944930v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blood-Brain Barrier as a Regulator of the Gut-Brain Axis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustained Alterations of Hypothalamic Tanycytes During Posttraumatic Hypopituitarism in Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Osterstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik El Yandouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Romanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Carmignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Hormone Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000358313⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (5), pp.1887-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2013-1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707739v1</w:t>
+                <w:t xml:space="preserve">hal-04707735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sox2+ Stem/Progenitor Cells in the Adult Mouse Pituitary Support Organ Homeostasis and Have Tumor-Inducing Potential</w:t>
               </w:r>
@@ -3355,177 +3355,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Lead Compounds Targeting the Cathepsin B-Like Enzyme of Eimeria tenella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination of calcium signals by pituitary endocrine cells in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Romanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Gassel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.05528-11⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3-4), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2011.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707721v1</w:t>
+                <w:t xml:space="preserve">hal-04707723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of long-lasting experience-dependent plasticity in endocrine cell networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3574,356 +3586,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of calcium signals by pituitary endocrine cells in situ</w:t>
+                <w:t xml:space="preserve">Existence of long-lasting experience-dependent plasticity in endocrine cell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2011.11.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04707723v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of long-lasting experience-dependent plasticity in endocrine cell networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Lead Compounds Targeting the Cathepsin B-Like Enzyme of Eimeria tenella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lafont</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Heckeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1612⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.1190-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05528-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707725v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Estrogens on GH-Cell Network Dynamics in Females: A Live in Situ Imaging Approach</w:t>
               </w:r>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEDFDABC"/>
+    <w:nsid w:val="120CAD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-schaeffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9815-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Youhanna Elkhoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Secio-Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Emrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Evangelista-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pereira Prates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Harumi Torelli Hijo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2023.101756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2023.102032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stratmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.02001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Michau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2018.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Mitutsova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wai Yeng Yeo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franckhauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Hani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-017-0539-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-1168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Yandouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Milesi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Boussadia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358313" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lilian Andoniadou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Matsushima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Neda Mousavy Gharavy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Signore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ian Mackintosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schroeder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Heckeroth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Noack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gassel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05528-11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1612" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2011.11.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ8MGZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Birkenstock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010849107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07525.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93XT1LPW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhe He" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ji Han" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Chtanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel van Dooren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herzmark" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.06.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2008.07.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joncker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.1629" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707692v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Miranda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mottram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Coombs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2006.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8Q749XT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elkhoury Youhanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganesh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-schaeffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9815-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Youhanna Elkhoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Secio-Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Emrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Evangelista-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pereira Prates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Harumi Torelli Hijo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2023.101756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2023.102032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Michau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stratmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.02001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2018.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Mitutsova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wai Yeng Yeo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franckhauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Hani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-017-0539-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-1168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Milesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Boussadia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Yandouzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lilian Andoniadou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Matsushima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Neda Mousavy Gharavy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Signore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ian Mackintosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2011.11.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ8MGZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1612" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schroeder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Heckeroth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Noack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gassel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05528-11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Birkenstock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010849107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07525.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93XT1LPW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhe He" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ji Han" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Chtanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel van Dooren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herzmark" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.06.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2008.07.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joncker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.1629" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707692v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Miranda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mottram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Coombs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2006.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8Q749XT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elkhoury Youhanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganesh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>