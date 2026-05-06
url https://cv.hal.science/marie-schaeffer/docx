--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -3355,307 +3355,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of calcium signals by pituitary endocrine cells in situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hodson</w:t>
+                <w:t xml:space="preserve">Existence of long-lasting experience-dependent plasticity in endocrine cell networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (3-4), pp.222-230. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2011.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707723v1</w:t>
+                <w:t xml:space="preserve">hal-00759109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of long-lasting experience-dependent plasticity in endocrine cell networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David J Hodson</w:t>
+                <w:t xml:space="preserve">Coordination of calcium signals by pituitary endocrine cells in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schaeffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3-4), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of long-lasting experience-dependent plasticity in endocrine cell networks</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707725v1</w:t>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="120CAD71"/>
+    <w:nsid w:val="4BD9EF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-schaeffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9815-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Youhanna Elkhoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Secio-Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Emrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Evangelista-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pereira Prates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Harumi Torelli Hijo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2023.101756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2023.102032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Michau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stratmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.02001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2018.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Mitutsova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wai Yeng Yeo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franckhauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Hani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-017-0539-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-1168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Milesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Boussadia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Yandouzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lilian Andoniadou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Matsushima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Neda Mousavy Gharavy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Signore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ian Mackintosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2011.11.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ8MGZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1612" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schroeder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Heckeroth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Noack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gassel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05528-11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Birkenstock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010849107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07525.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93XT1LPW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhe He" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ji Han" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Chtanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel van Dooren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herzmark" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.06.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2008.07.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joncker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.1629" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707692v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Miranda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mottram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Coombs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2006.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8Q749XT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elkhoury Youhanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganesh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-schaeffer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9815-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaeffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Youhanna Elkhoury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762608v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gurgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fiordelisio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Secio-Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Emrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Evangelista-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pereira Prates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Harumi Torelli Hijo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2023.101756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2023.102032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Michau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stratmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.02001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2018.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Georges Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly-Amado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Webber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Mitutsova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wai Yeng Yeo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franckhauser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Hani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-017-0539-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db15-1168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Hodson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Milesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Boussadia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Yandouzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lilian Andoniadou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Matsushima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Neda Mousavy Gharavy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Signore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ian Mackintosh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.07.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Hodson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212137110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1612" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2011.11.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ8MGZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schroeder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Heckeroth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Noack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gassel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05528-11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Birkenstock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. He" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010849107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07525.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93XT1LPW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sanchez-Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhe He" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ji Han" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Chtanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel van Dooren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herzmark" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0804307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.06.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2008.07.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joncker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.1629" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707692v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Miranda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mottram" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Coombs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2006.09.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8Q749XT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elkhoury Youhanna" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganesh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04216501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>