--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -740,425 +740,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosphorus legacy offers opportunities for agro-ecological transition (France 1850–2075)</w:t>
+                <w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Le Noë</w:t>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Roux</w:t>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Billen</w:t>
+                <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gingrich</w:t>
+                <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-H Erb</w:t>
+                <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.111566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab82cc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041728v1</w:t>
+                <w:t xml:space="preserve">hal-02932439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling inorganic carbon dynamics in the Seine River continuum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tramoy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Gypens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.2379 - 2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-2379-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932439v1</w:t>
+                <w:t xml:space="preserve">hal-02569931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inorganic carbon dynamics in the Seine River continuum in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thieu</w:t>
+                <w:t xml:space="preserve">The phosphorus legacy offers opportunities for agro-ecological transition (France 1850–2075)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gingrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gypens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K-H Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.2379 - 2398. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-24-2379-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab82cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569931v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes in greenhouse gas emissions from French agriculture and livestock (1852–2014): From traditional agriculture to conventional intensive systems</w:t>
               </w:r>
@@ -1406,429 +1406,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Théry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822912v1</w:t>
+                <w:t xml:space="preserve">hal-02042677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing marine eutrophication may require a paradigmatic change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">X. Desmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Campuzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 635, pp.1444 - 1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042677v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing marine eutrophication may require a paradigmatic change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Billen</w:t>
+                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Campuzano</w:t>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulière</w:t>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 635, pp.1444 - 1466. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840027v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-scale river network extraction based on high-resolution topography and constrained by lithology, climate, slope, and observed drainage density</w:t>
               </w:r>
@@ -1853,64 +1853,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -1948,64 +1948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of gridded meteorological datasets for hydrological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,696 +2858,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localising the nitrogen imprint of the Paris food supply: the potential of organic farming and changes in human diet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Budget of N2O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (1), pp.607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-607-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.1085-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732166v1</w:t>
+                <w:t xml:space="preserve">hal-01195681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of N2O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Budget of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (3), pp.1085-1097. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+              <w:t xml:space="preserve">, 2012, 9, pp.1085-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195681v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Localising the nitrogen imprint of the Paris food supply: the potential of organic farming and changes in human diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.1085-1097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-607-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110436v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous oxide (N2O) in the Seine river and basin: Observations and budgets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the N cascade in regional watersheds: The case study of the Seine, Somme and Scheldt rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.223-233. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357461v1</w:t>
+                <w:t xml:space="preserve">hal-03842008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the N cascade in regional watersheds: The case study of the Seine, Somme and Scheldt rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrous oxide (N2O) in the Seine river and basin: Observations and budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anun Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.234-246. </w:t>
+              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842008v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine system: Introduction to a multidisciplinary approach of the functioning of a regional river system</w:t>
               </w:r>
@@ -4081,277 +4081,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974485v1</w:t>
+                <w:t xml:space="preserve">hal-02471202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
+                <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471202v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the biogeochemical pyNuts-Riverstrahler model to assess prospective scenario impact along the aquatic continuum in western EU-rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,64 +4859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
@@ -5178,90 +5178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen imprint of Paris food supply: the role of meat and milk consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS.Rivers 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6274,51 +6274,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (15)</w:t>
+        <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6327,51 +6327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,50 +7113,54 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Weidenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7287,51 +7291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7394,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and carbon footprint of food in France from production to consumption</w:t>
+                <w:t xml:space="preserve">L’ empreinte énergétique et carbone de l’alimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
@@ -7484,75 +7488,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455656v1</w:t>
+                <w:t xml:space="preserve">hal-04177325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ empreinte énergétique et carbone de l’alimentation en France</w:t>
+                <w:t xml:space="preserve">Energy and carbon footprint of food in France from production to consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
@@ -7602,51 +7606,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177325v1</w:t>
+                <w:t xml:space="preserve">hal-04455656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro alimentaire du bassin de la Seine : Introduction générale</w:t>
               </w:r>
@@ -7658,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,51 +7771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,139 +7996,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un outil web-cartographique d’analyse et de diffusion d’observations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Souton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN-Seine. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville et fonctionnement du bassin de la Seine : matériaux de construction, sol, énergie, alimentation. Contribution à une écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunyhe Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse 2007-2010, 2011, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8134,78 +8226,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,73 +8331,73 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse Phase 7 (2015-2019) </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter l'élevage et la grande culture pour réduire les pertes en nitrate vers les eaux de surface et souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8361,65 +8453,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine Phase 6 - Rapport 2014 Axe 1 : L'agriculture de demain Bloc 4 : Scénarios prospectifs. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8487,51 +8579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44D46C0C"/>
+    <w:nsid w:val="E520CF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8718,51 +8810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9508-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federation-fire.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.01.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1503-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anun Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC1FC1XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyhe Kim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9508-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federation-fire.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.01.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1503-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anun Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC1FC1XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyhe Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>