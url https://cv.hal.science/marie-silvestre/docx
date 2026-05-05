--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -572,51 +572,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2858,51 +2858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of N2O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
+                <w:t xml:space="preserve">Budget of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
@@ -2964,2350 +2964,2328 @@
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195681v1</w:t>
+                <w:t xml:space="preserve">hal-04110436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O emissions at the watershed scale: role of land cover and topography (the Orgeval basin, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Passy</w:t>
+                <w:t xml:space="preserve">Localising the nitrogen imprint of the Paris food supply: the potential of organic farming and changes in human diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.1085-1097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-1085-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-607-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110436v1</w:t>
+                <w:t xml:space="preserve">hal-00732166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localising the nitrogen imprint of the Paris food supply: the potential of organic farming and changes in human diet</w:t>
+                <w:t xml:space="preserve">Modelling the N cascade in regional watersheds: The case study of the Seine, Somme and Scheldt rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-607-2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732166v1</w:t>
+                <w:t xml:space="preserve">hal-03842008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the N cascade in regional watersheds: The case study of the Seine, Somme and Scheldt rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrous oxide (N2O) in the Seine river and basin: Observations and budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anun Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.234-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.018⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 133 (3-4), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03842008v1</w:t>
+                <w:t xml:space="preserve">hal-05357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous oxide (N2O) in the Seine river and basin: Observations and budgets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seine system: Introduction to a multidisciplinary approach of the functioning of a regional river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...117 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 375 (1-3), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable nutrient management along the Land-Sea continuum, an integrated modeling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Laruelle</w:t>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
+                <w:t xml:space="preserve">Integrated modelling approach to assess carbon and nutrients cascade for fighting coastal eutrophication along the French Land-Ocean Aquatic Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven G Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR; TERENO, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160550v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ONLINE, France. 1 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455801v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471202v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974485v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+                <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404818v1</w:t>
+                <w:t xml:space="preserve">hal-02974485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the biogeochemical pyNuts-Riverstrahler model to assess prospective scenario impact along the aquatic continuum in western EU-rivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2017 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2017, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534239v1</w:t>
+                <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing the biogeochemical pyNuts-Riverstrahler model to assess prospective scenario impact along the aquatic continuum in western EU-rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+              <w:t xml:space="preserve">ASLO 2017 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2017, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743967v1</w:t>
+                <w:t xml:space="preserve">hal-04534239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
+                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen Workshop "The Nitrogen Challenge : Building a Blueprint for Nitrogen use Effiiency and Food Security"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Lisboa (ULISBOA). PRT., 2014, Lisbon, Portugal. 579 p</w:t>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742418v1</w:t>
+                <w:t xml:space="preserve">hal-02743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’hydrosystème Loire : HYDROlogie, régime thermique, QUALité - ICC-HYDROQUAL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Reconnecting crop farming and cattle breeding for a reduction of nitrogen losses in an instensive agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
+              <w:t xml:space="preserve">18. Nitrogen Workshop "The Nitrogen Challenge : Building a Blueprint for Nitrogen use Effiiency and Food Security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Lisboa (ULISBOA). PRT., 2014, Lisbon, Portugal. 579 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599411v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’hydrosystème Loire : HYDROlogie, régime thermique, QUALité - ICC-HYDROQUAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097673v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN Seine 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097720v1</w:t>
+                <w:t xml:space="preserve">hal-03097673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIREN Seine 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen imprint of Paris food supply: the role of meat and milk consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Nitrogen and Global Change: Key Findings - Future Challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5317,428 +5295,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling pesticides fate in a river network using the aquatic biogeochemistry model pyNuts-Riverstrahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR-TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dutroncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'une modélisation couplée hydrogéologique et biogéochimique pour caractériser la contamination par les pesticides des masses d'eau du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecological agriculture on well catchment areas: what impacts in terms of nitric pollution at the scale of the Seine Basin, France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,51 +5757,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS.Rivers 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5833,185 +5811,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6020,127 +5998,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6150,51 +6128,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des gaz à effet de serre d’origine agricole: oxyde nitreux et méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6246,51 +6224,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6300,65 +6278,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,325 +6344,325 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet nuts-STeauRY : Inventaire des données d'entrée à la chaine de modélisation rivière-estuaire et premiers résultats - Modélisation intégrée rivière-estuaire | rapport méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven G Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6702,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6807,77 +6785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet nuts-STeauRY : Apports d'une modélisation intégrée Terre-Mer dans la co-construction de scenarios territorialisés pour limiter l'eutrophisation sur le littoral Français - Atlas des pressions diffuses | rapport méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6906,340 +6884,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation de la matière organique dans le modèle de biogéochimie aquatique RIVE : exploration des codes et expérimentation numérique en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Henault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Lou Weidenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504486v1</w:t>
+                <w:t xml:space="preserve">hal-03809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de la matière organique dans le modèle de biogéochimie aquatique RIVE : exploration des codes et expérimentation numérique en conditions contrôlées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Weidenfeld</w:t>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03809824v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7278,103 +7256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.8-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7649,64 +7627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro alimentaire du bassin de la Seine : Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7758,77 +7736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,90 +7858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8090,103 +8068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et fonctionnement du bassin de la Seine : matériaux de construction, sol, énergie, alimentation. Contribution à une écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunyhe Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse 2007-2010, 2011, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8240,103 +8218,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse Phase 7 (2015-2019) </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. 2019</w:t>
             </w:r>
           </w:p>
@@ -8380,51 +8358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter l'élevage et la grande culture pour réduire les pertes en nitrate vers les eaux de surface et souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,51 +8557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E520CF94"/>
+    <w:nsid w:val="13CB61DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8810,51 +8788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9508-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federation-fire.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.01.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1503-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anun Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC1FC1XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyhe Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9508-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federation-fire.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.01.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1503-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anun Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC1FC1XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyhe Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>