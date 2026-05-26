--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -740,291 +740,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling inorganic carbon dynamics in the Seine River continuum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tramoy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Gypens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.2379 - 2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-2379-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932439v1</w:t>
+                <w:t xml:space="preserve">hal-02569931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inorganic carbon dynamics in the Seine River continuum in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thieu</w:t>
+                <w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gypens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.2379 - 2398. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.111566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-24-2379-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569931v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phosphorus legacy offers opportunities for agro-ecological transition (France 1850–2075)</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4792,260 +4792,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’hydrosystème Loire : HYDROlogie, régime thermique, QUALité - ICC-HYDROQUAL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
+              <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599411v1</w:t>
+                <w:t xml:space="preserve">hal-03097673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie du paysage et transferts d’azote dans les bassins versants, comment construire une typologie paysagère pertinente ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’hydrosystème Loire : HYDROlogie, régime thermique, QUALité - ICC-HYDROQUAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques écologiques des paysages : de l'agricole à l'urbain - 6èmes journées françaises d’Écologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Carrefour des gestions locales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rennes, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097673v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5819,312 +5819,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
+              <w:t xml:space="preserve">The Seine River basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044547v1</w:t>
+                <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seine River basin</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
+              <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404947v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6286,271 +6286,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529136v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">hal-04529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet nuts-STeauRY : Inventaire des données d'entrée à la chaine de modélisation rivière-estuaire et premiers résultats - Modélisation intégrée rivière-estuaire | rapport méthodologie</w:t>
               </w:r>
@@ -7250,385 +7250,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
+                <w:t xml:space="preserve">Energy and carbon footprint of food in France from production to consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabodh Pourouchottamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.8-28</w:t>
+              <w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404638v1</w:t>
+                <w:t xml:space="preserve">hal-04455656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ empreinte énergétique et carbone de l’alimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Barbier</w:t>
+                <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Couturier</w:t>
+                <w:t xml:space="preserve">Prabodh Pourouchottamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabodh Pourouchottamin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and carbon footprint of food in France from production to consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre International de Recherche sur l'Environnement et le Développement. 2019</w:t>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.8-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455656v1</w:t>
+                <w:t xml:space="preserve">hal-02404638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro alimentaire du bassin de la Seine : Introduction générale</w:t>
               </w:r>
@@ -8557,51 +8557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13CB61DF"/>
+    <w:nsid w:val="D2E3504F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8788,51 +8788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9508-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federation-fire.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.01.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1503-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anun Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC1FC1XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyhe Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9508-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federation-fire.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f0cc5a9cf6127197fb547f43623aff41090fba8;origin=https://gitlab.in2p3.fr/sist/anf23-geomatique;visit=swh:1:snp:64b8e2ae37e889fb4d591f1dd362fbf443fd09fb;anchor=swh:1:rev:d588a6f5b473939a83df4a3ab64e7e5eb6388bbf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9c93a25a1d30d4997f893ea2ed1e63c2f16132a7;origin=https://gitlab.in2p3.fr/sist/anf20-geomatique;visit=swh:1:snp:a028be24bd959e6956677caf63dbdf226e22a265;anchor=swh:1:rev:4514d666c2a4a8e0eca6807d142694b9f6033a77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.01.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01333979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1503-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vilain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jehanno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9845-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q740PPHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vilain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1085-2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anun Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC1FC1XH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anglade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottamin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00648917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyhe Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>