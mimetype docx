--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1462,588 +1462,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours illustré du cinéma espagnol des années cinquante à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cinéma et télévision (3), pp.8-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sexe et la mort dans Matador ou le rituel tauromachique revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Parcours illustré du cinéma espagnol des années cinquante à aujourd’hui</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le cinéma fait son cinéma et oublie l’Histoire : El embrujo de Shanghai (2002) de Fernando Trueba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Cinéma et télévision (3), pp.8-20</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1, pp.38-47</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et oubli de la guerre civile : d'Armiñán au cinéma des années 90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Histoire et Mémoire (4), pp.205-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El amor patológico en Mi hermana Antonia y Beatriz de Valle-Inclán: una interpretación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGLO DIECINUEVE (Literatura hispánica)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Patología y literatura en el mundo hispánico (1800-1936) (7), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37677/sigloxix.vi7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence dans le cinéma de Juanma Bajo Ulloa: Alas de mariposa et La madre muerta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Cinéma espagnol des années 90 (58), pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ay, Carmela! de Carlos Saura ou la fin d'une certaine théâtralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le théâtre à l'écran (93), pp.56-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Arlequin de Así que pasen cinco años : un retour au mythe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Lorca. L'écriture sous le sable (48), pp.169-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526565v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05526517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2547,2937 +2547,2937 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La crise dans tous ses états dans le cinéma de fiction et de non-fiction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les productions culturelles en Espagne et la crise de 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Espagne contemporaine. Arts, Politique et Société, 978-2-36783-451-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. La crise de 2008 et les productions culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orbis Tertius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions culturelles en Espagne et la crise de 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-31, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, , 2025, Espagne contemporaine. Arts, Politique et Société, 978-2-36783-451-1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El documental como vehículo de la memoria y acto militante en la sociedad española contemporánea el caso de Presos del silencio (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria rebelde. El siglo XX español a la luz de los valores democráticos (1931-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782367814933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherchez la femme ou comment la misogynie s’exprime dans le cinéma espagnol : de l’évolution de la législation aux portraits contrastés chez les réalisatrices et réalisateurs en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre à l'épreuve des institutions culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-134, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux regards, nouveaux objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réalisatrices espagnoles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.129-147, 2024, 978-2-336-48214-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le cinéma des réalisatrices, un long chemin vers la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réalisatrices espagnoles contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.7-31, 2024, 978-2-336-48214-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Bartolomé : une cinéaste féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réalisatrices espagnoles contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-51, 2024, 978-2-336-48214-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du documentaire au biopic: la figure d’Adolfo Suárez et la mythification de la Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-S. Rodriguez et C. Decobert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et déconstruction du politique par les médias européens depuis 1975 (Espagne, France, Royaume-Uni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.59-73, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.123-134, 2024</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiones del otro: el encuentro con el extranjero como experiencia transmutatoria en Aprendiendo a conducir y Nadie quiere la noche de Isabel Coixet&amp;quot; in Susanne Hartwig (éd.), Contingencia y moral: el extranjero visto a través de la ficción, Vervuert, Iberoamerica, 2022,p. 397-410.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contingencia y moral: el extranjero visto a través de la ficción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.129-147, 2024, 978-2-336-48214-9</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction » (en collaboration avec Claire Decobert), in M.-S. Rodriguez et C. Decobert (éds.), Construction et déconstruction du politique par les médias européens depuis 1975 (Espagne, France, Royaume-Uni), Berlin, Peter Lang, 2022, p. 7-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et déconstruction du politique par les médias européens depuis 1975 (Espagne, France, Royaume-Uni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du son au sens dans deux films sur la guerre d’Espagne : La hora de los valientes (Antonio Mercero, 1998) et Soldados de Salamina (David Trueba, 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esther Eboyan, Françoise Heitz et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le son au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, pp.203-216, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un thriller politique pendant la Transition : Con uñas y dientes (1978) de Paulino Viota » in Zoraida Carandell, Julio Pérez Serrano et alii (éds.),La construcción de la democracia en España (1968-2014). Espacios, representaciones, agentes y proyectos, Presses Universitaires de Paris Nanterre, 2019, p. 281-293.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construcción de la democracia en España (1968-2014). Espacios, representaciones, agentes y proyectos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la negación del sujeto a la enfatización del cuerpo : lo femenino como otredad en cierto cine español », in Susanne Hartwig (éd.), Diversidad cultural-ficcional-¿moral?, Madrid/Frankfurt, Iberoamericana/Vervuert, 2018, p. 129-144.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversidad cultural-ficcional-¿moral?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, pp.203-216, 2019</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction » (en collaboration avec C. Flepp), in C. Flepp et M.-S. Rodriguez (éds.), Les dramaturges espagnoles d’aujourd’hui, Paris, L’Harmattan, 2017, p. 7-28.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dramaturges espagnoles d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuestionamientos éticos en el cine de Enrique Urbizu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Hartwig </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ser y deber ser. Dilemas morales y conflictos éticos del siglo XX vistos a través de la ficción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoamericana/Vervuert, pp.301-314, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compromiso político, roles de género e intertextualidad en el teatro de Maruxa Vilalta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugenia Houvenaghel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritoras españolas en el exilio mexicano: estrategias para la construcción de una identidad femenina </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Porrua, pp.157-174, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Iberoamericana/Vervuert, pp.301-314, 2017</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crime change de camp : inversion de l’image criminelle dans le cinéma de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs d’incriminations (Espagne XVIII-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-191, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre civile vue par les réalisatrices : Iris (2004) de Rosa Vergés et La buena nueva (2008) d’Helena Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-475, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Porrua, pp.157-174, 2016</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El personaje femenino en dos películas co-escritas por Max Aub o cómo cuestionar la identidad y las relaciones de género en La monja alférez (1944) y Cárcel de mujeres (1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Aznar; Francisca Vilches de Frutos; Pilar Nieva de la Paz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género y exilio teatral republicano: entre la tradición y la vanguardia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.289-306, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le crime change de camp : inversion de l’image criminelle dans le cinéma de la démocratie</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El personaje femenino en dos películas co-escritas por Max Aub o cómo cuestionar la identidad y las relaciones de género en La monja alférez (1944) y Cárcel de mujeres (1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodopi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género y exilio teatral republicano: entre la tradición y la vanguardia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-306, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas calas en la producción cinematográfica femenina actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisca Vilches de Frutos ; Pilar Nieva de la Paz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imágenes femeninas en las artes escénicas (siglos XX y XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Spanish and Spanish-American Studies, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le cinéma espagnol revisite la guerre civile : Soldats de Salamine (David Trueba, 2003) ou le regard décentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Bernon -Gerth; Françoise Richer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médias à l’épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.71-81, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NO-DO (2009) d’Elio Quiroga, REC (2007) et REC 2 (2009) de Paco Plaza et Jaume Balagueró : métadiscours et regards sur la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs d’incriminations (Espagne XVIII-XXI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-191, 2015</w:t>
+              <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El personaje femenino en dos películas co-escritas por Max Aub o cómo cuestionar la identidad y las relaciones de género en La monja alférez (1944) y Cárcel de mujeres (1951)</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantastique métaphorique ou les frontières du genre : Nunca es tarde (Armiñán, 1977) et Feroz (Gutiérrez Aragón, 1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Soledad Rodriguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.74-88, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Le fantastique dans le cinéma espagnol contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2011, 978-2-87854-501-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre civile dans le cinéma de la démocratie : images d’une dépolitisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Delporte et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre après la guerre. Images et construction des imaginaires de guerre dans l’Europe du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde éditions, pp.301-323, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et formes de l’enquête mémorielle dans Madrid de Basilio Martín Patino et Soldados de Salamina de David Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Fourtané et Michèle Guiraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Nancy, pp.145-157, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las novelas policíacas de Alicia Giménez Bartlett: un nuevo enfoque sobre la identidad femenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodopi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Género y exilio teatral republicano: entre la tradición y la vanguardia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-306, 2014</w:t>
+              <w:t xml:space="preserve">Roles de género y cambio social en la literatura española del siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rodopi, pp.289-306, 2014</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los hijos muertos de Ana María Matute ou la mort dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amadeo López et Béatrice Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la mort dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X-Nanterre, pp.213-223, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.467-475, 2014</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En busca de un hipotético cine castellano o castellano-leonés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nancy Berthier et Jean-Claude Seguin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cine, nación y nacionalidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.101-120, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.71-81, 2012</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition, identité et réflexivité dans La ardilla roja et Los amantes del círculo polar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma de Julio Medem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Society of Spanish and Spanish-American Studies, 2012</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant Propos. Le cinéma de Julio Medem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma de Julio Medem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-21, 2008, 978-2-87854-405-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.74-88, 2011</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d’Espagne dans le cinéma espagnol des années 1976-1987 : une représentation équivoque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Corrado et Viviane Alary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d’Espagne en héritage. Entre mémoire et oubli (de 1975 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.171-184, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-16, 2011, 978-2-87854-501-2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage dans le cinéma espagnol : à la recherche de la suture temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Gardies. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinéma et voyage, L'harmattan, pp.241-254, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « CORRIDAS DE GALLOS » EN CASTILLE-LEÓN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fr. Étienvre et S. Salaün. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du loisir aux loisirs (Espagne XVIIIe-XXe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 3, pp.79-93, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde éditions, pp.301-323, 2010</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma d’Isabel Coixet : de la conception à la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Etienvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur les Espagnoles créatrices (XVIIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle,, pp.269-278, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-262, 2009</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes originaires dans Abismos de pasión et La joven : de la pulsion au salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prensas universitarias de Zaragoza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buñuel siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.439-451, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Presses Universitaires de Nancy, pp.145-157, 2009</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir de la distance : être ou ne pas être Torrente. A propos de Torrente, el brazo tonto de la ley (1998) de Santiago Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fr. Étienvre et S. Salaün. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plaisirs en Espagne (XVIIIe-XXe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, pp.220-229., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.101-120, 2008</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure maternelle et identité soluble dans El mismo mar de todos los veranos d'Esther Tusquets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amadeo López. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image parentale dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X Nanterre, pp.177-189, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-62, 2008</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néo-réalisme berlanguien: une symbolique de la récurrence? (à partir d'une séquence de El verdugo, plans 79-85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les documents de la recherche en sciences humaines de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théories du texte et pratiques méthodologiques (11), Université de Caen, pp.109-114, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...665 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526578v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05519646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d'un retour dans El amor del capitán Brando de Jaime de Armiñán</w:t>
               </w:r>
@@ -6049,165 +6049,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiche critique du film: La vida secreta de las palabras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cine español en la era digital : emergencias y encrucijadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.280-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiche critique du film: Cuando vuelvas a mi lado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cine español en la era digital : emergencias y encrucijadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05515929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: Marie-Claude Chaput, Canela Llecha Llop et Odette Martinez-Maler (éds.), Escrituras de la resistencia armada al franquismo, Nanterre, Presses Universitaires de Paris Nanterre, 2017</w:t>
               </w:r>
@@ -6483,51 +6483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6A6995D"/>
+    <w:nsid w:val="26B07314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6714,51 +6714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-soledad-rodriguez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131066218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79226136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057806794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/2jxgk622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i45.1269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ARAB.2015.v15.n3.48620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37677/sigloxix.vi7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flepp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03846971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-soledad-rodriguez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131066218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79226136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057806794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/2jxgk622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i45.1269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ARAB.2015.v15.n3.48620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37677/sigloxix.vi7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flepp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03846971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>