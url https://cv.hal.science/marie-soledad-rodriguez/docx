--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1462,450 +1462,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sexe et la mort dans Matador ou le rituel tauromachique revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.14-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcours illustré du cinéma espagnol des années cinquante à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cinéma et télévision (3), pp.8-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 36, pp.14-22</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le cinéma fait son cinéma et oublie l’Histoire : El embrujo de Shanghai (2002) de Fernando Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1, pp.38-47</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et oubli de la guerre civile : d'Armiñán au cinéma des années 90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Histoire et Mémoire (4), pp.205-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Histoire et Mémoire (4), pp.205-222</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans le cinéma de Juanma Bajo Ulloa: Alas de mariposa et La madre muerta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Cinéma espagnol des années 90 (58), pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El amor patológico en Mi hermana Antonia y Beatriz de Valle-Inclán: una interpretación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGLO DIECINUEVE (Literatura hispánica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Patología y literatura en el mundo hispánico (1800-1936) (7), pp.247-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37677/sigloxix.vi7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37677/sigloxix.vi7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05526690v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05519651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ay, Carmela! de Carlos Saura ou la fin d'une certaine théâtralité</w:t>
               </w:r>
@@ -3769,1049 +3769,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El personaje femenino en dos películas co-escritas por Max Aub o cómo cuestionar la identidad y las relaciones de género en La monja alférez (1944) y Cárcel de mujeres (1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodopi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género y exilio teatral republicano: entre la tradición y la vanguardia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-306, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El personaje femenino en dos películas co-escritas por Max Aub o cómo cuestionar la identidad y las relaciones de género en La monja alférez (1944) y Cárcel de mujeres (1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Aznar; Francisca Vilches de Frutos; Pilar Nieva de la Paz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género y exilio teatral republicano: entre la tradición y la vanguardia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.289-306, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre civile vue par les réalisatrices : Iris (2004) de Rosa Vergés et La buena nueva (2008) d’Helena Taberna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres dans le monde ibérique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-475, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Rodopi, pp.289-306, 2014</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le cinéma espagnol revisite la guerre civile : Soldats de Salamine (David Trueba, 2003) ou le regard décentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Bernon -Gerth; Françoise Richer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médias à l’épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.71-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El personaje femenino en dos películas co-escritas por Max Aub o cómo cuestionar la identidad y las relaciones de género en La monja alférez (1944) y Cárcel de mujeres (1951)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas calas en la producción cinematográfica femenina actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisca Vilches de Frutos ; Pilar Nieva de la Paz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imágenes femeninas en las artes escénicas (siglos XX y XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Spanish and Spanish-American Studies, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fantastique métaphorique ou les frontières du genre : Nunca es tarde (Armiñán, 1977) et Feroz (Gutiérrez Aragón, 1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Soledad Rodriguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.74-88, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Le fantastique dans le cinéma espagnol contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2011, 978-2-87854-501-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NO-DO (2009) d’Elio Quiroga, REC (2007) et REC 2 (2009) de Paco Plaza et Jaume Balagueró : métadiscours et regards sur la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre civile dans le cinéma de la démocratie : images d’une dépolitisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Delporte et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre après la guerre. Images et construction des imaginaires de guerre dans l’Europe du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde éditions, pp.301-323, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et formes de l’enquête mémorielle dans Madrid de Basilio Martín Patino et Soldados de Salamina de David Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Fourtané et Michèle Guiraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Nancy, pp.145-157, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las novelas policíacas de Alicia Giménez Bartlett: un nuevo enfoque sobre la identidad femenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodopi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Género y exilio teatral republicano: entre la tradición y la vanguardia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-306, 2014</w:t>
+              <w:t xml:space="preserve">Roles de género y cambio social en la literatura española del siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Society of Spanish and Spanish-American Studies, 2012</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En busca de un hipotético cine castellano o castellano-leonés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nancy Berthier et Jean-Claude Seguin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cine, nación y nacionalidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.101-120, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.71-81, 2012</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition, identité et réflexivité dans La ardilla roja et Los amantes del círculo polar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma de Julio Medem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los hijos muertos de Ana María Matute ou la mort dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soledad Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amadeo López et Béatrice Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la mort dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X-Nanterre, pp.213-223, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...437 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519500v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05515605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant Propos. Le cinéma de Julio Medem</w:t>
               </w:r>
@@ -6483,51 +6483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B07314"/>
+    <w:nsid w:val="A9B1EF79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6714,51 +6714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-soledad-rodriguez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131066218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79226136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057806794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/2jxgk622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i45.1269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ARAB.2015.v15.n3.48620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37677/sigloxix.vi7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flepp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03846971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-soledad-rodriguez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5360-5340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131066218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79226136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000057806794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soledad Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/2jxgk622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.v0i45.1269" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ARAB.2015.v15.n3.48620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37677/sigloxix.vi7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decobert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flepp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03846971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>