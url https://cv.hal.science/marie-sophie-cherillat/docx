--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -178,226 +178,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'unité transversale d'éducation du patient (UTEP). Son rôle dans le développement du partenariat en santé</w:t>
+                <w:t xml:space="preserve">Interroger sa posture éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+                <w:t xml:space="preserve">Myriam Zafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.31 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2024.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879225v1</w:t>
+                <w:t xml:space="preserve">hal-04879235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger sa posture éducative</w:t>
+                <w:t xml:space="preserve">L'unité transversale d'éducation du patient (UTEP). Son rôle dans le développement du partenariat en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Roche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633, pp.104-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879235v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire un programme éducatif avec des patients partenaires : une clé du succès ?</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lechauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique (SFSP), Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2345,51 +2345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Odoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la SETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETE, May 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique (SFSP), Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Chérillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Labbe-Lobertreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Bufferne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès de la SETE : «L’Éducation thérapeutique de demain » (en webinaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lanester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3309,51 +3309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="827B1F1C"/>
+    <w:nsid w:val="85234524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3540,51 +3540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-cherillat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8621-4071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879225v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zafra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Peyrache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.09.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Borie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2023005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04878661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2022003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BRSXQ9N4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tramier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rochereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tronche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-020-04630-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Fontan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sentenac-Cha&#239;b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Chand&#232;ze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Puymal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2019.01.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arefyev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lechauve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2017.11.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Brussol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2016.11.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bareyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2016.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Catana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudoux-Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;reau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PF8W3RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lozachmeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04878682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Odoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Malige Labart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04878694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delorme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-cherillat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8621-4071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879235v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Ch&#233;rillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zafra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Peyrache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.09.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Berland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Borie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2023005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04878661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2022003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BRSXQ9N4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tramier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rochereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Tronche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-020-04630-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Fontan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sentenac-Cha&#239;b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Chand&#232;ze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Puymal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2019.01.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Arefyev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lechauve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2017.11.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Brussol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2016.11.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bareyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2016.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01757241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Catana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudoux-Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;reau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PF8W3RN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lozachmeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bufferne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04878682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Odoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Malige Labart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04878694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delorme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labbe-Lobertreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04879796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>