--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -3309,51 +3309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85234524"/>
+    <w:nsid w:val="5F5BA17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>