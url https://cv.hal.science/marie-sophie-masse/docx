--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,7205 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7153 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sophie WINTER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences hdr / Habilitierte Lehr- und Forschungsrätin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie-masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-3609-5184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073307920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF hdr à l'Université de Picardie Jules Verne, UFR de Langues et Cultures Étrangères, Département d'allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre à titre principal du Laboratoire TrAme (Textes, Représentations, Archéologie, Autorité et Mémoire de l'Antiquité à la Renaissance, UPJV, UR 4284. Directeur : Arnaud Timbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du Laboratoire  MGNE (Mondes Germaniques et Nord-Européens, Université de Strasbourg, UR 1341. Directrice : Aurélie Choné)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-porteuse des projets d'édition numérique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorius - digital</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de saint Grégoire - digital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Universitätsbibliothek Heidelberg ; co-porteur : Victor Millet, Universidade de Santiago de Compostela) (financement : ressources propres allouées par le RnMSH pour projet inter-MSH associant la MESHS de Lille, la MISHA de Strasbourg et la MSH de Clermont-Ferrand / ressources propres allouées à Victor Millet par l'Agencia Estatal de Investigación)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications actuelles (2025) accessibles en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité, Recherches Germaniques 55 (2005), 5-23. DOI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/15ae2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eneasroman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa transmission manuscrite, Dossiers du Grihl, HS 7 (2023) (publié en 2025). DOI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/153kl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Altérités médiévales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolandslied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et manuscrit de Heidelberg, UB, Cpg 112. In : D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du 54e congrès de l’AGES, Paris, Orbis Tertius, 245-268. Pdf de l'ouvrage accessible en ligne : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editionsorbistertius.website/etudes-germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage co-écrit paru en 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrick del Duca, Marie-Sophie Masse et Delphine Pasques, Hartmann von Aue, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iwein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2026.(ouvrage à vocation pédagogique publié en lien avec la question de littérature ancienne au programme de l'agrégation d'allemand 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de langue allemande du Moyen Âge (XIIe-XVIe s.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">littérature médiévale allemande en contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (poétique et circulation des textes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture manuscrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (médialité ; matérialité ; intermédialité : rapport texte/image ; recueils manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires de Strasbourg)Membre du Comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAB: Literature across Boundaries. A Comparative Journal for the Analysis of Ancient and Medieval Texts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la collection „Rezeptionskulturen. Interdisziplinäre Studien zu Wirkung und Rezeption antiker Kultur&amp;quot; (Königshausen & Neumann)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection &amp;quot;Metamorphoses&amp;quot; (Ergon Verlag)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la Section 12 du CNU (titulaire, nommée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre élue du Conseil d'Unité du Laboratoire TrAme (UPJV, UR 4284)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2025-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-responsable de l'axe 3 &amp;quot;Matérialité&amp;quot; du Laboratoire TrAme  (UPJV, UR 4284) (co-responsable : Morgan Dickson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable du département d'allemand de l'UPJV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : dans le cadre d'un </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship USIAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (Institut d'Études Avancées, Université de Strasbourg) : étude de recueils manuscrits du XVe s., notamment du ms. 2119 de la Bibliothèque Nationale et Universitaire de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike  (Université de Strasbourg, MGNE), de la journée d'études </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer — et ensuite ? De l’édition numérique aux études littéraires computationnelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg, 18 juin 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation du 56e Congrès de l'AGES  : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les territoires. Explorations germanophones de l’espace et de ses dynamiques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : porteuse principale  (co-porteurs : Mathias Herweg, Karlsruhe et Amelie Bendheim, Luxembourg) de l'atelier jeunes chercheur.se.s UFA/DFH &amp;quot;Charlemagne : regards croisés franco-allemands sur une figure européenne / Karl der Große: deutsch-französische Blicke auf eine europäische Figur&amp;quot;** (13-17 mai 2024, Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : responsable scientifique de la journée internationale d'études &amp;quot;La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses translations européennes (XIIe-XVe s.)&amp;quot; (27 juin 2024, UPJV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike (Université de Strasbourg), d'un atelier pour doctorant.e.s, avec conférence de Massimiliano Bampi (Università di Trento), sur le thème &amp;quot;The Book between Mediality, Materiality and Intermediality&amp;quot; (Strasbourg, 23 mai 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> donnée en 2021 pour le podcast médiéviste de l'université de Bochum &amp;quot;Pergament und Mikrofon&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure de Fontenay/Saint-Cloud, promotion 1992 * Agrégée d'allemand, session 1997 (rang : 4e) * Docteur en Etudes Germaniques (thèse nouveau régime, soutenue à l'UPJV en 2001 ; mention très bien avec félicitations à l'unanimité) * Prix de thèse de l'UPJV, catégorie SHS (2003) * Titulaire de l'Habilitation à Diriger des Recherches (soutenue à l'université de Paris-Sorbonne en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate de la Fondation Robert Bosch (2014/2015) * Lauréate de la Fondation Alexander von Humboldt (2015-2017) * Lauréate de la fondation Fonte, Berlin (2019) * Enseignante invitée du DAAD (2020-2022) * Lauréate de l'Institut d'Etudes Avancées (USIAS) de l'Université de Strasbourg (2023-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectrice à l'université de Heidelberg (1994-1996) * AMN puis PRAG à l'UPJV (1998-2002) * Maîtresse de Conférences à l'UPJV depuis septembre 2002 * Semestres d'enseignement aux universités de Stuttgart (semestre d'été 2014/2015 et semestre d'hiver 2018/2019 ), de Berlin (HU) (semestre d'hiver 2017/2018, semestres d'été 2018 et 2019) et de Karlsruhe (du semestre d'hiver 2020/21 au semestre d'été 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : Membre du jury de l'ENS LSH * 2007-2010 : Membre du jury d'agrégation externe d'allemand * 2009-2014 : Membre du projet ANR « Le mythe d'Alexandre le Grand dans l'Europe médiévale : réécritures et re-créations du XIIe siècle au début du XVIe siècle » (responsable scientifique : Catherine Gaullier-Bougassas) * 2008-2014: Membre du projet DFG &amp;quot;Germania Litteraria Medievalis Francigena&amp;quot; (responsables scientifiques : Fritz Peter Knapp, Geert H.M. Claassens, René Pérennec) * 2020-2022 : Membre du projet international &amp;quot;Floire et Blancheflore en Europe&amp;quot; (responsables scientifiques : Vanessa Obry et Sofia Lodén)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio González Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">heiEDITIONS. Heidelberg: Universitätsbibliothek, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/edition.grd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue, Iwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick del Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2026, 9782384280766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translations de l’œuvre médiévale (XIIe–XVIe siècles) : Erec et Enide – Erec – Ereck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann, 401 p., 2020, 978-3-8260-6627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Hirzel Verlag, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIT Verlag, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck. 2010, (Circare 7), 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description dans les récits d’Antiquité allemands (fin du XIIe- début du XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion (Coll. « Nouvelle Bibliothèque du Moyen Âge ; 68 »). 514 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (55), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’Eneasroman et sa transmission manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (daté de 2023 mais paru en 2025), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus Magnus/Charlemagne/Karl der Große im interkulturellen Wechselblick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bendheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Herweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für interkulturelle Germanistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.257-278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/zig-2024-150118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nû hôret eine ander rede!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fabula / Les colloques, Fiat pax. Le désir de paix dans la littérature médiévale (dir. Peter Andersen), URL : http://www.fabula.org/colloques/document9760.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers im Vergleich. Der Burgundische und der Ambraser Erec(k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch der Oswald von Wolkenstein-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bernd Bastert, Sieglinde Hartmann (Hg.), Romania und Germania. Kulturelle und literarische Austauschprozesse im Spätmittelalter und Früher Neuzeit, 22, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Pflaster und Salbe. Überlegungen zur conjointure im Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde d’Alexandre dans le 'Strassburger Alexander' : exotisme et acclimatation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catherine Gaullier-Bougassas (dir.), Un exotisme littéraire médiéval ? Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (6 et 7 octobre 2006) (26), pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des Enfers virgiliens dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (Aimé Petit (dir.), Réception et représentation de l’Antiquité. Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (28–29–30 septembre 2005)), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhüllungen und Enthüllungen. Zu Rede und descriptio im Eneasroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphorion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.267-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der Neugeburt einer abgenutzten Praxis : die descriptio in Gottfrieds Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanisch-Romanische Monatsschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques concordances entre le Liet von Troye et le manuscrit A1 du Roman de Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 121, pp.218 - 236. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2003.1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplification descriptive vue à travers les Arts poétiques des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et problèmes de la représentation dans les Tristan de Thomas de Bretagne et de Gottfried de Strasbourg (fragment de Carlisle / vv. 11958-12674)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue digital : un classique revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.8CCBD5CV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Hg.), Hartmann von Aue: Gregorius. Digitale Edition der Handschrift A. In:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio González Miranda, Marie-Sophie Masse und Victor Millet (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition. Version 1.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Érec rencontre Erec(k). Réflexions croisées sur l’édition et l’interprétation des romans de Chrétien de Troyes et de Hartmann von Aue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Donnet, C. Putzo, R. Trachsler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus trifft Arthur. Der deutschsprachige und französischsprachige Artusroman im Dialog / Quand Arthur rencontre Artus. Dialogue entre romans arthuriens francophones et germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winter, 2026, Beihefte zur Germanisch- Romanischen Monatsschrift</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérités médiévales. Chanson de Roland, Rolandslied et manuscrit de Heidelberg, UB, Cpg 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle. Actes du 54e congrès de l’AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinität in der Volkssprache. Benoît, Herbort, Konrad und die Hs. BnF fr. 782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Simone Fugger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Fortwirken Roms in der Bildungsgeschichte des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Veröffentlichungen des Internationalen Zentrums für Handschriftenforschung Trier [36 000 Zeichen]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flors inde Blanzeflors ; Flos unde Blankeflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.139-151, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-67, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.117-137, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handschriftliche Rekontextualisierung im Vergleich. Der Roman d’Énéas im Codex BnF, fr. 60 und Veldekes Eneasroman im Cpg 368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Andersen, Patrick del Duca, Delphine Pasques (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.183-210, 2020, De L'Allemand, 978-2-343-21209-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.9-22, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die heißen Tränen von Königin Enite. Beobachtungen und Überlegungen zu den Zwettler Erec-Fragmenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.77-92, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die lernung im Weiskunig. Erzählen von enzyklopädischem Wissen zwischen memoria und work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Herweg, Klaus Kipf, Dirk Werle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyklopädisches Erzählen und vormoderne Romanpoetik (1400–1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz Verlag, pp.169-184, 2019, Wolfenbütteler Forschungen, 978-3-447-11184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des héros d’Ambras (1504–1516/17) et sa &amp;quot;redécouverte&amp;quot; au XIXe siècle. De la transmission patrimoniale à l’appropriation du passé médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Darras, Camille Jenn, Frédéric Teinturier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme et le fond. Mélanges offerts à Alain Muzelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.231-245, 2017, Wolfenbütteler Forschungen, 9782374960401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Eine Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.9-19, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Dritte Stufe’ und ,viertes Rad’. Poetologische Reflexionen und Autorbilder in französisch- und deutschsprachigen Antikenromanen des Mittelalters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.117-133, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühe Neuzeit und Mittelalter zwischen Alterität und Kontinuität. Memoria und translatio im Ambraser Heldenbuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Mathias Herweg, Stefan Keppler-Tasaki (Hg.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Mittelalter des Historismus. Formen und Funktion in Literatur und Kunst, Film und Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Würzburg, Königshausen &amp; Neumann, pp.43-63, 2015, (Rezeptionskulturen in Literatur und Mediengeschichte 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre biblique au livre parlant. Enquête sur les représentations associées au terme 'buoch' dans les romans de langue allemande (XIIe–XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gros (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Raisons du livre. Du statut de l’œuvre écrite à la figuration du symbole (XIIe–XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.29-52, 2015, (Colloques, Congrès et Conférences, Moyen Âge 18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.541-545, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et création littéraire dans les récits issus de Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1595-1615, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelentrost Alexander, avant 1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.432-436, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VIII. Savoir et merveilles dans les textes en langue allemande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1649, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.501-506, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits des XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.85-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit, Alexander, 1352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.436-440, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.491-496, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arizaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bizzarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldecker (Marburger) Alexander, XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.461-462, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.555-562, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straßburger Alexander, entre 1175 et 1210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.440-447, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.508-513, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht (Pfaffe), Vorauer Alexander, vers 1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.418-423, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : intérêt pour la connaissance et vraisemblance du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1638-1641, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VII. L’image royale changeante d’Alexandre dans le Saint Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1158-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wichwolt (Meister), Cronica Allexandri des grossen konigs, vers 1400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.462-466, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Basler Alexander ou l’effacement de la tradition exégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1094-1097, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : Alexandre empereur idéalisé et acteur de la translatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1135-1143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.525-536, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basler Alexander, après 1270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.378-381, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translatio imperii et démesure dans le Großer Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1143-1146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Vorauer Alexander : translatio imperii et aemulatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1083-1089, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Straßburger Alexander, entre modèle aristocratique et influence cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1089-1094, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeneasromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 4 : Geert H. M. Claassens / Fritz Peter Knapp / Hartmut Kugler (Hg.), de Gruyter, pp.79-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Großer Alexander (ou Wernigeroder Alexander), XIVe siècle (avant 1397)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.382-384, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.81-83, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der 'rehte zouberlist' aus Karlingen. Ältere und neuere Überlegungen zu Hartmanns 'Klage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Costard, Jacob Klingner, Carmen Stange (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mertens lesen. Exemplarische Lektüren für Volker Mertens zum 75. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.89-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">man sol einem wîbe kiesen bî dem lîbe, ob si ze lobe stât'. Zu Lob und Beschreibung der Frauenschönheit im 'Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothea Klein (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Verstehen deutscher Texte des Mittelalters aus der europäischen Kultur. Hommage à Elisabeth Schmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.151-171, 2011, (Würzburger Beiträge zur deutschen Philologie 35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Une, deux, trois… zéro Renaissance(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.7-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre et l’araignée. Représentation et conscience d’une ,renaissance’ au XIIe siècle dans le roman de langue allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.143-164, 2010, (Circare 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens und Hartmanns Erecromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 5 : René Pérennec, Elisabeth Schmid (Hg.), Höfischer Roman in Vers und Prosa, de Gruyter, pp.95-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So ward ich durch sie tore'. Narrheit und Liebespassion im 'Tristrant' Eilharts von Oberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schillinger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Narr in der deutschen Literatur im Mittelalter und in der Frühen Neuzeit. Kolloquium in Nancy (13.–14. März 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-28, 2009, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Camillas zu Enites Pferd. Die Anfänge der deutschsprachigen descriptio im Spannungsfeld der Kulturen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Valentin (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten des XI. Internationalen Germanistenkongresses Paris 2005 'Germanistik im Konflikt der Kulturen'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Peter Lang, pp.13-20, 2008, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 83)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la translatio à la réécriture : le 'Liet von Troye' de Herbort von Fritzlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Harf-Lancner, Laurence Mathey-Maille, Michelle Szkilnik (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conter de Troie et d’Alexandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.159-176, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’absence, jeux de miroir : la description et l’art du romancier dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La description au Moyen Âge. Actes du colloque de janvier 2002 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.64-75, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du roman de langue allemande : le portrait d’Alexandre dans le récit de Lamprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail sur le modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.61-70, 2002, (Médiévales 16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realia et description. Les descriptions de villes dans les romans d’Antiquité allemands du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les realia dans la littérature de fiction au Moyen Âge. Actes du colloque du Centre d’Études Médiévales de l’Université de Picardie–Jules Verne. Saint-Valéry-sur-Somme (25–28 mars 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.83-104, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des filles-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.502-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tente des héros dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1166-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7260,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5790FF8B"/>
+    <w:nsid w:val="42000A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7408,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4C0787D"/>
+    <w:nsid w:val="CC559B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7556,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="665230BD"/>
+    <w:nsid w:val="2E2192B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7704,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A553AEA"/>
+    <w:nsid w:val="A5A99676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7852,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0219F9F9"/>
+    <w:nsid w:val="5FC5064C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8000,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2427EE63"/>
+    <w:nsid w:val="23625E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8148,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E3C46480"/>
+    <w:nsid w:val="59A0C17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8296,51 +1143,347 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="75F14B6D"/>
+    <w:nsid w:val="A37079DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="226D62E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="11457272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8466,50 +1609,56 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8548,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-masse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3609-5184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073307920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/de/grd/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/fr/vsgd/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/etudes-germaniques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usias.fr/en/fellows/2023-fellows/marie-sophie-winter/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mgne.unistra.fr/agenda/editer-et-ensuite-de-ledition-numerique-aux-etudes-litteraires-computationnelles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ages-info.org/fr/2025/05/12/pre-programme-du-56e-congres-de-lages-amiens-5-au-7-juin-2025/#content" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergament-mikrofon.blogs.ruhr-uni-bochum.de/formate/coffeetalk/coffeetalk-034/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bastert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Bruijn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Putzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreth Egidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greulich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Seidl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hamm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez Miranda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/edition.grd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Winter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8CCBD5CV" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bendheim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herweg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Leng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2024-150118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03372830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2003.1291" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669935v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-masse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3609-5184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073307920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/de/grd/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/fr/vsgd/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/etudes-germaniques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usias.fr/en/fellows/2023-fellows/marie-sophie-winter/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mgne.unistra.fr/agenda/editer-et-ensuite-de-ledition-numerique-aux-etudes-litteraires-computationnelles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ages-info.org/fr/2025/05/12/pre-programme-du-56e-congres-de-lages-amiens-5-au-7-juin-2025/#content" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergament-mikrofon.blogs.ruhr-uni-bochum.de/formate/coffeetalk/coffeetalk-034/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/edition.grd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreth Egidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greulich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Seidl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bendheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herweg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Leng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2024-150118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03372830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2003.1291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8CCBD5CV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bastert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Bruijn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Putzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hamm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>