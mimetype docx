--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sophie WINTER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences hdr / Habilitierte Lehr- und Forschungsrätin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie-masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-3609-5184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073307920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF hdr à l'Université de Picardie Jules Verne, UFR de Langues et Cultures Étrangères, Département d'allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre à titre principal du Laboratoire TrAme (Textes, Représentations, Archéologie, Autorité et Mémoire de l'Antiquité à la Renaissance, UPJV, UR 4284. Directeur : Arnaud Timbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du Laboratoire  MGNE (Mondes Germaniques et Nord-Européens, Université de Strasbourg, UR 1341. Directrice : Aurélie Choné)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-porteuse des projets d'édition numérique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorius - digital</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de saint Grégoire - digital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Universitätsbibliothek Heidelberg ; co-porteur : Victor Millet, Universidade de Santiago de Compostela) (financement : ressources propres allouées par le RnMSH pour projet inter-MSH associant la MESHS de Lille, la MISHA de Strasbourg et la MSH de Clermont-Ferrand / ressources propres allouées à Victor Millet par l'Agencia Estatal de Investigación)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications actuelles (2025) accessibles en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité, Recherches Germaniques 55 (2005), 5-23. DOI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/15ae2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eneasroman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa transmission manuscrite, Dossiers du Grihl, HS 7 (2023) (publié en 2025). DOI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/153kl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Altérités médiévales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolandslied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et manuscrit de Heidelberg, UB, Cpg 112. In : D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du 54e congrès de l’AGES, Paris, Orbis Tertius, 245-268. Pdf de l'ouvrage accessible en ligne : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editionsorbistertius.website/etudes-germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage co-écrit paru en 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrick del Duca, Marie-Sophie Masse et Delphine Pasques, Hartmann von Aue, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iwein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2026.(ouvrage à vocation pédagogique publié en lien avec la question de littérature ancienne au programme de l'agrégation d'allemand 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de langue allemande du Moyen Âge (XIIe-XVIe s.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">littérature médiévale allemande en contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (poétique et circulation des textes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture manuscrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (médialité ; matérialité ; intermédialité : rapport texte/image ; recueils manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires de Strasbourg)Membre du Comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAB: Literature across Boundaries. A Comparative Journal for the Analysis of Ancient and Medieval Texts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la collection „Rezeptionskulturen. Interdisziplinäre Studien zu Wirkung und Rezeption antiker Kultur&amp;quot; (Königshausen & Neumann)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection &amp;quot;Metamorphoses&amp;quot; (Ergon Verlag)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la Section 12 du CNU (titulaire, nommée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre élue du Conseil d'Unité du Laboratoire TrAme (UPJV, UR 4284)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2025-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-responsable de l'axe 3 &amp;quot;Matérialité&amp;quot; du Laboratoire TrAme  (UPJV, UR 4284) (co-responsable : Morgan Dickson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable du département d'allemand de l'UPJV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : dans le cadre d'un </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship USIAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (Institut d'Études Avancées, Université de Strasbourg) : étude de recueils manuscrits du XVe s., notamment du ms. 2119 de la Bibliothèque Nationale et Universitaire de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike  (Université de Strasbourg, MGNE), de la journée d'études </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer — et ensuite ? De l’édition numérique aux études littéraires computationnelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg, 18 juin 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation du 56e Congrès de l'AGES  : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les territoires. Explorations germanophones de l’espace et de ses dynamiques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : porteuse principale  (co-porteurs : Mathias Herweg, Karlsruhe et Amelie Bendheim, Luxembourg) de l'atelier jeunes chercheur.se.s UFA/DFH &amp;quot;Charlemagne : regards croisés franco-allemands sur une figure européenne / Karl der Große: deutsch-französische Blicke auf eine europäische Figur&amp;quot;** (13-17 mai 2024, Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : responsable scientifique de la journée internationale d'études &amp;quot;La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses translations européennes (XIIe-XVe s.)&amp;quot; (27 juin 2024, UPJV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike (Université de Strasbourg), d'un atelier pour doctorant.e.s, avec conférence de Massimiliano Bampi (Università di Trento), sur le thème &amp;quot;The Book between Mediality, Materiality and Intermediality&amp;quot; (Strasbourg, 23 mai 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> donnée en 2021 pour le podcast médiéviste de l'université de Bochum &amp;quot;Pergament und Mikrofon&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure de Fontenay/Saint-Cloud, promotion 1992 * Agrégée d'allemand, session 1997 (rang : 4e) * Docteur en Etudes Germaniques (thèse nouveau régime, soutenue à l'UPJV en 2001 ; mention très bien avec félicitations à l'unanimité) * Prix de thèse de l'UPJV, catégorie SHS (2003) * Titulaire de l'Habilitation à Diriger des Recherches (soutenue à l'université de Paris-Sorbonne en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate de la Fondation Robert Bosch (2014/2015) * Lauréate de la Fondation Alexander von Humboldt (2015-2017) * Lauréate de la fondation Fonte, Berlin (2019) * Enseignante invitée du DAAD (2020-2022) * Lauréate de l'Institut d'Etudes Avancées (USIAS) de l'Université de Strasbourg (2023-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectrice à l'université de Heidelberg (1994-1996) * AMN puis PRAG à l'UPJV (1998-2002) * Maîtresse de Conférences à l'UPJV depuis septembre 2002 * Semestres d'enseignement aux universités de Stuttgart (semestre d'été 2014/2015 et semestre d'hiver 2018/2019 ), de Berlin (HU) (semestre d'hiver 2017/2018, semestres d'été 2018 et 2019) et de Karlsruhe (du semestre d'hiver 2020/21 au semestre d'été 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : Membre du jury de l'ENS LSH * 2007-2010 : Membre du jury d'agrégation externe d'allemand * 2009-2014 : Membre du projet ANR « Le mythe d'Alexandre le Grand dans l'Europe médiévale : réécritures et re-créations du XIIe siècle au début du XVIe siècle » (responsable scientifique : Catherine Gaullier-Bougassas) * 2008-2014: Membre du projet DFG &amp;quot;Germania Litteraria Medievalis Francigena&amp;quot; (responsables scientifiques : Fritz Peter Knapp, Geert H.M. Claassens, René Pérennec) * 2020-2022 : Membre du projet international &amp;quot;Floire et Blancheflore en Europe&amp;quot; (responsables scientifiques : Vanessa Obry et Sofia Lodén)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio González Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">heiEDITIONS. Heidelberg: Universitätsbibliothek, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/edition.grd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue, Iwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick del Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2026, 9782384280766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translations de l’œuvre médiévale (XIIe–XVIe siècles) : Erec et Enide – Erec – Ereck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann, 401 p., 2020, 978-3-8260-6627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Hirzel Verlag, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIT Verlag, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck. 2010, (Circare 7), 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description dans les récits d’Antiquité allemands (fin du XIIe- début du XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion (Coll. « Nouvelle Bibliothèque du Moyen Âge ; 68 »). 514 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (55), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’Eneasroman et sa transmission manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (daté de 2023 mais paru en 2025), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus Magnus/Charlemagne/Karl der Große im interkulturellen Wechselblick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bendheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Herweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für interkulturelle Germanistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.257-278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/zig-2024-150118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nû hôret eine ander rede!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fabula / Les colloques, Fiat pax. Le désir de paix dans la littérature médiévale (dir. Peter Andersen), URL : http://www.fabula.org/colloques/document9760.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers im Vergleich. Der Burgundische und der Ambraser Erec(k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch der Oswald von Wolkenstein-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bernd Bastert, Sieglinde Hartmann (Hg.), Romania und Germania. Kulturelle und literarische Austauschprozesse im Spätmittelalter und Früher Neuzeit, 22, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Pflaster und Salbe. Überlegungen zur conjointure im Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde d’Alexandre dans le 'Strassburger Alexander' : exotisme et acclimatation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catherine Gaullier-Bougassas (dir.), Un exotisme littéraire médiéval ? Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (6 et 7 octobre 2006) (26), pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des Enfers virgiliens dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (Aimé Petit (dir.), Réception et représentation de l’Antiquité. Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (28–29–30 septembre 2005)), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhüllungen und Enthüllungen. Zu Rede und descriptio im Eneasroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphorion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.267-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der Neugeburt einer abgenutzten Praxis : die descriptio in Gottfrieds Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanisch-Romanische Monatsschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques concordances entre le Liet von Troye et le manuscrit A1 du Roman de Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 121, pp.218 - 236. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2003.1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplification descriptive vue à travers les Arts poétiques des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et problèmes de la représentation dans les Tristan de Thomas de Bretagne et de Gottfried de Strasbourg (fragment de Carlisle / vv. 11958-12674)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue digital : un classique revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.8CCBD5CV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Hg.), Hartmann von Aue: Gregorius. Digitale Edition der Handschrift A. In:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio González Miranda, Marie-Sophie Masse und Victor Millet (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition. Version 1.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Érec rencontre Erec(k). Réflexions croisées sur l’édition et l’interprétation des romans de Chrétien de Troyes et de Hartmann von Aue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Donnet, C. Putzo, R. Trachsler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus trifft Arthur. Der deutschsprachige und französischsprachige Artusroman im Dialog / Quand Arthur rencontre Artus. Dialogue entre romans arthuriens francophones et germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winter, 2026, Beihefte zur Germanisch- Romanischen Monatsschrift</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérités médiévales. Chanson de Roland, Rolandslied et manuscrit de Heidelberg, UB, Cpg 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle. Actes du 54e congrès de l’AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinität in der Volkssprache. Benoît, Herbort, Konrad und die Hs. BnF fr. 782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Simone Fugger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Fortwirken Roms in der Bildungsgeschichte des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Veröffentlichungen des Internationalen Zentrums für Handschriftenforschung Trier [36 000 Zeichen]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flors inde Blanzeflors ; Flos unde Blankeflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.139-151, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-67, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.117-137, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handschriftliche Rekontextualisierung im Vergleich. Der Roman d’Énéas im Codex BnF, fr. 60 und Veldekes Eneasroman im Cpg 368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Andersen, Patrick del Duca, Delphine Pasques (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.183-210, 2020, De L'Allemand, 978-2-343-21209-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.9-22, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die heißen Tränen von Königin Enite. Beobachtungen und Überlegungen zu den Zwettler Erec-Fragmenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.77-92, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die lernung im Weiskunig. Erzählen von enzyklopädischem Wissen zwischen memoria und work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Herweg, Klaus Kipf, Dirk Werle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyklopädisches Erzählen und vormoderne Romanpoetik (1400–1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz Verlag, pp.169-184, 2019, Wolfenbütteler Forschungen, 978-3-447-11184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des héros d’Ambras (1504–1516/17) et sa &amp;quot;redécouverte&amp;quot; au XIXe siècle. De la transmission patrimoniale à l’appropriation du passé médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Darras, Camille Jenn, Frédéric Teinturier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme et le fond. Mélanges offerts à Alain Muzelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.231-245, 2017, Wolfenbütteler Forschungen, 9782374960401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Eine Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.9-19, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Dritte Stufe’ und ,viertes Rad’. Poetologische Reflexionen und Autorbilder in französisch- und deutschsprachigen Antikenromanen des Mittelalters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.117-133, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühe Neuzeit und Mittelalter zwischen Alterität und Kontinuität. Memoria und translatio im Ambraser Heldenbuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Mathias Herweg, Stefan Keppler-Tasaki (Hg.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Mittelalter des Historismus. Formen und Funktion in Literatur und Kunst, Film und Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Würzburg, Königshausen &amp; Neumann, pp.43-63, 2015, (Rezeptionskulturen in Literatur und Mediengeschichte 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre biblique au livre parlant. Enquête sur les représentations associées au terme 'buoch' dans les romans de langue allemande (XIIe–XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gros (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Raisons du livre. Du statut de l’œuvre écrite à la figuration du symbole (XIIe–XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.29-52, 2015, (Colloques, Congrès et Conférences, Moyen Âge 18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.541-545, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et création littéraire dans les récits issus de Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1595-1615, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelentrost Alexander, avant 1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.432-436, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VIII. Savoir et merveilles dans les textes en langue allemande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1649, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.501-506, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits des XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.85-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit, Alexander, 1352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.436-440, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.491-496, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arizaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bizzarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldecker (Marburger) Alexander, XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.461-462, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.555-562, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straßburger Alexander, entre 1175 et 1210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.440-447, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.508-513, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht (Pfaffe), Vorauer Alexander, vers 1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.418-423, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : intérêt pour la connaissance et vraisemblance du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1638-1641, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VII. L’image royale changeante d’Alexandre dans le Saint Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1158-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wichwolt (Meister), Cronica Allexandri des grossen konigs, vers 1400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.462-466, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Basler Alexander ou l’effacement de la tradition exégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1094-1097, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : Alexandre empereur idéalisé et acteur de la translatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1135-1143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.525-536, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basler Alexander, après 1270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.378-381, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translatio imperii et démesure dans le Großer Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1143-1146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Vorauer Alexander : translatio imperii et aemulatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1083-1089, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Straßburger Alexander, entre modèle aristocratique et influence cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1089-1094, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeneasromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 4 : Geert H. M. Claassens / Fritz Peter Knapp / Hartmut Kugler (Hg.), de Gruyter, pp.79-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Großer Alexander (ou Wernigeroder Alexander), XIVe siècle (avant 1397)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.382-384, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.81-83, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der 'rehte zouberlist' aus Karlingen. Ältere und neuere Überlegungen zu Hartmanns 'Klage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Costard, Jacob Klingner, Carmen Stange (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mertens lesen. Exemplarische Lektüren für Volker Mertens zum 75. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.89-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">man sol einem wîbe kiesen bî dem lîbe, ob si ze lobe stât'. Zu Lob und Beschreibung der Frauenschönheit im 'Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothea Klein (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Verstehen deutscher Texte des Mittelalters aus der europäischen Kultur. Hommage à Elisabeth Schmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.151-171, 2011, (Würzburger Beiträge zur deutschen Philologie 35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Une, deux, trois… zéro Renaissance(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.7-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre et l’araignée. Représentation et conscience d’une ,renaissance’ au XIIe siècle dans le roman de langue allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.143-164, 2010, (Circare 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens und Hartmanns Erecromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 5 : René Pérennec, Elisabeth Schmid (Hg.), Höfischer Roman in Vers und Prosa, de Gruyter, pp.95-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So ward ich durch sie tore'. Narrheit und Liebespassion im 'Tristrant' Eilharts von Oberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schillinger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Narr in der deutschen Literatur im Mittelalter und in der Frühen Neuzeit. Kolloquium in Nancy (13.–14. März 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-28, 2009, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Camillas zu Enites Pferd. Die Anfänge der deutschsprachigen descriptio im Spannungsfeld der Kulturen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Valentin (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten des XI. Internationalen Germanistenkongresses Paris 2005 'Germanistik im Konflikt der Kulturen'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Peter Lang, pp.13-20, 2008, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 83)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la translatio à la réécriture : le 'Liet von Troye' de Herbort von Fritzlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Harf-Lancner, Laurence Mathey-Maille, Michelle Szkilnik (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conter de Troie et d’Alexandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.159-176, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’absence, jeux de miroir : la description et l’art du romancier dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La description au Moyen Âge. Actes du colloque de janvier 2002 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.64-75, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du roman de langue allemande : le portrait d’Alexandre dans le récit de Lamprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail sur le modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.61-70, 2002, (Médiévales 16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realia et description. Les descriptions de villes dans les romans d’Antiquité allemands du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les realia dans la littérature de fiction au Moyen Âge. Actes du colloque du Centre d’Études Médiévales de l’Université de Picardie–Jules Verne. Saint-Valéry-sur-Somme (25–28 mars 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.83-104, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des filles-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.502-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tente des héros dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1166-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sophie WINTER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences hdr / Habilitierte Lehr- und Forschungsrätin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie-masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-3609-5184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073307920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF hdr à l'Université de Picardie Jules Verne, UFR de Langues et Cultures Étrangères, Département d'allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre à titre principal du Laboratoire TrAme (Textes, Représentations, Archéologie, Autorité et Mémoire de l'Antiquité à la Renaissance, UPJV, UR 4284. Directeur : Arnaud Timbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du Laboratoire  MGNE (Mondes Germaniques et Nord-Européens, Université de Strasbourg, UR 1341. Directrice : Aurélie Choné)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-porteuse des projets d'édition numérique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorius - digital</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de saint Grégoire - digital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Universitätsbibliothek Heidelberg ; co-porteur : Victor Millet, Universidade de Santiago de Compostela) (financement : ressources propres allouées par le RnMSH pour projet inter-MSH associant la MESHS de Lille, la MISHA de Strasbourg et la MSH de Clermont-Ferrand / ressources propres allouées à Victor Millet par l'Agencia Estatal de Investigación)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications actuelles (2025) accessibles en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité, Recherches Germaniques 55 (2005), 5-23. DOI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/15ae2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eneasroman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa transmission manuscrite, Dossiers du Grihl, HS 7 (2023) (publié en 2025). DOI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/153kl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Altérités médiévales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolandslied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et manuscrit de Heidelberg, UB, Cpg 112. In : D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du 54e congrès de l’AGES, Paris, Orbis Tertius, 245-268. Pdf de l'ouvrage accessible en ligne : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editionsorbistertius.website/etudes-germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage co-écrit paru en 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrick del Duca, Marie-Sophie Masse et Delphine Pasques, Hartmann von Aue, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iwein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2026.(ouvrage publié en lien avec la question de littérature ancienne au programme de l'agrégation d'allemand 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires de Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAB: Literature across Boundaries. A Comparative Journal for the Analysis of Ancient and Medieval Texts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la collection „Rezeptionskulturen. Interdisziplinäre Studien zu Wirkung und Rezeption antiker Kultur&amp;quot; (Königshausen & Neumann)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection &amp;quot;Metamorphoses&amp;quot; (Ergon Verlag)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de langue allemande du Moyen Âge (XIIe-XVIe s.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">littérature médiévale allemande en contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (poétique et circulation des textes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture manuscrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (médialité ; matérialité ; intermédialité : rapport texte/image ; recueils manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la Section 12 du CNU (titulaire, nommée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre élue du Conseil d'Unité du Laboratoire TrAme (UPJV, UR 4284)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2025-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-responsable de l'axe 3 &amp;quot;Matérialité&amp;quot; du Laboratoire TrAme  (UPJV, UR 4284) (co-responsable : Morgan Dickson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable du département d'allemand de l'UPJV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : dans le cadre d'un </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship USIAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (Institut d'Études Avancées, Université de Strasbourg) : étude de recueils manuscrits du XVe s., notamment du ms. 2119 de la Bibliothèque Nationale et Universitaire de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike  (Université de Strasbourg, MGNE), de la journée d'études </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer — et ensuite ? De l’édition numérique aux études littéraires computationnelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg, 18 juin 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation du 56e Congrès de l'AGES  : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les territoires. Explorations germanophones de l’espace et de ses dynamiques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : porteuse principale  (co-porteurs : Mathias Herweg, Karlsruhe et Amelie Bendheim, Luxembourg) de l'atelier jeunes chercheur.se.s UFA/DFH &amp;quot;Charlemagne : regards croisés franco-allemands sur une figure européenne / Karl der Große: deutsch-französische Blicke auf eine europäische Figur&amp;quot;** (13-17 mai 2024, Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : responsable scientifique de la journée internationale d'études &amp;quot;La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses translations européennes (XIIe-XVe s.)&amp;quot; (27 juin 2024, UPJV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike (Université de Strasbourg), d'un atelier pour doctorant.e.s, avec conférence de Massimiliano Bampi (Università di Trento), sur le thème &amp;quot;The Book between Mediality, Materiality and Intermediality&amp;quot; (Strasbourg, 23 mai 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> donnée en 2021 pour le podcast médiéviste de l'université de Bochum &amp;quot;Pergament und Mikrofon&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure de Fontenay/Saint-Cloud, promotion 1992 * Agrégée d'allemand, session 1997 (rang : 4e) * Docteur en Etudes Germaniques (thèse nouveau régime, soutenue à l'UPJV en 2001 ; mention très bien avec félicitations à l'unanimité) * Prix de thèse de l'UPJV, catégorie SHS (2003) * Titulaire de l'Habilitation à Diriger des Recherches (soutenue à l'université de Paris-Sorbonne en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate de la Fondation Robert Bosch (2014/2015) * Lauréate de la Fondation Alexander von Humboldt (2015-2017) * Lauréate de la fondation Fonte, Berlin (2019) * Enseignante invitée du DAAD (2020-2022) * Lauréate de l'Institut d'Etudes Avancées (USIAS) de l'Université de Strasbourg (2023-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectrice à l'université de Heidelberg (1994-1996) * AMN puis PRAG à l'UPJV (1998-2002) * Maîtresse de Conférences à l'UPJV depuis septembre 2002 * Semestres d'enseignement aux universités de Stuttgart (semestre d'été 2014/2015 et semestre d'hiver 2018/2019 ), de Berlin (HU) (semestre d'hiver 2017/2018, semestres d'été 2018 et 2019) et de Karlsruhe (du semestre d'hiver 2020/21 au semestre d'été 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : Membre du jury de l'ENS LSH * 2007-2010 : Membre du jury d'agrégation externe d'allemand * 2009-2014 : Membre du projet ANR « Le mythe d'Alexandre le Grand dans l'Europe médiévale : réécritures et re-créations du XIIe siècle au début du XVIe siècle » (responsable scientifique : Catherine Gaullier-Bougassas) * 2008-2014: Membre du projet DFG &amp;quot;Germania Litteraria Medievalis Francigena&amp;quot; (responsables scientifiques : Fritz Peter Knapp, Geert H.M. Claassens, René Pérennec) * 2020-2022 : Membre du projet international &amp;quot;Floire et Blancheflore en Europe&amp;quot; (responsables scientifiques : Vanessa Obry et Sofia Lodén)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio González Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">heiEDITIONS. Heidelberg: Universitätsbibliothek, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/edition.grd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue, Iwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick del Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2026, 9782384280766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translations de l’œuvre médiévale (XIIe–XVIe siècles) : Erec et Enide – Erec – Ereck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann, 401 p., 2020, 978-3-8260-6627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Hirzel Verlag, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIT Verlag, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck. 2010, (Circare 7), 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description dans les récits d’Antiquité allemands (fin du XIIe- début du XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion (Coll. « Nouvelle Bibliothèque du Moyen Âge ; 68 »). 514 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’Eneasroman et sa transmission manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (daté de 2023 mais paru en 2025), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (55), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus Magnus/Charlemagne/Karl der Große im interkulturellen Wechselblick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bendheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Herweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für interkulturelle Germanistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.257-278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/zig-2024-150118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nû hôret eine ander rede!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fabula / Les colloques, Fiat pax. Le désir de paix dans la littérature médiévale (dir. Peter Andersen), URL : http://www.fabula.org/colloques/document9760.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers im Vergleich. Der Burgundische und der Ambraser Erec(k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch der Oswald von Wolkenstein-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bernd Bastert, Sieglinde Hartmann (Hg.), Romania und Germania. Kulturelle und literarische Austauschprozesse im Spätmittelalter und Früher Neuzeit, 22, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Pflaster und Salbe. Überlegungen zur conjointure im Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde d’Alexandre dans le 'Strassburger Alexander' : exotisme et acclimatation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catherine Gaullier-Bougassas (dir.), Un exotisme littéraire médiéval ? Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (6 et 7 octobre 2006) (26), pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des Enfers virgiliens dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (Aimé Petit (dir.), Réception et représentation de l’Antiquité. Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (28–29–30 septembre 2005)), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhüllungen und Enthüllungen. Zu Rede und descriptio im Eneasroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphorion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.267-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der Neugeburt einer abgenutzten Praxis : die descriptio in Gottfrieds Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanisch-Romanische Monatsschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques concordances entre le Liet von Troye et le manuscrit A1 du Roman de Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 121, pp.218 - 236. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2003.1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplification descriptive vue à travers les Arts poétiques des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et problèmes de la représentation dans les Tristan de Thomas de Bretagne et de Gottfried de Strasbourg (fragment de Carlisle / vv. 11958-12674)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue digital : un classique revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.8CCBD5CV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Hg.), Hartmann von Aue: Gregorius. Digitale Edition der Handschrift A. In:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio González Miranda, Marie-Sophie Masse und Victor Millet (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition. Version 1.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Érec rencontre Erec(k). Réflexions croisées sur l’édition et l’interprétation des romans de Chrétien de Troyes et de Hartmann von Aue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Donnet, C. Putzo, R. Trachsler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus trifft Arthur. Der deutschsprachige und französischsprachige Artusroman im Dialog / Quand Arthur rencontre Artus. Dialogue entre romans arthuriens francophones et germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winter, 2026, Beihefte zur Germanisch- Romanischen Monatsschrift</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérités médiévales. Chanson de Roland, Rolandslied et manuscrit de Heidelberg, UB, Cpg 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle. Actes du 54e congrès de l’AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinität in der Volkssprache. Benoît, Herbort, Konrad und die Hs. BnF fr. 782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Simone Fugger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Fortwirken Roms in der Bildungsgeschichte des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Veröffentlichungen des Internationalen Zentrums für Handschriftenforschung Trier [36 000 Zeichen]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flors inde Blanzeflors ; Flos unde Blankeflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.139-151, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-67, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.117-137, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handschriftliche Rekontextualisierung im Vergleich. Der Roman d’Énéas im Codex BnF, fr. 60 und Veldekes Eneasroman im Cpg 368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Andersen, Patrick del Duca, Delphine Pasques (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.183-210, 2020, De L'Allemand, 978-2-343-21209-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.9-22, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die heißen Tränen von Königin Enite. Beobachtungen und Überlegungen zu den Zwettler Erec-Fragmenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.77-92, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die lernung im Weiskunig. Erzählen von enzyklopädischem Wissen zwischen memoria und work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Herweg, Klaus Kipf, Dirk Werle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyklopädisches Erzählen und vormoderne Romanpoetik (1400–1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz Verlag, pp.169-184, 2019, Wolfenbütteler Forschungen, 978-3-447-11184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des héros d’Ambras (1504–1516/17) et sa &amp;quot;redécouverte&amp;quot; au XIXe siècle. De la transmission patrimoniale à l’appropriation du passé médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Darras, Camille Jenn, Frédéric Teinturier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme et le fond. Mélanges offerts à Alain Muzelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.231-245, 2017, Wolfenbütteler Forschungen, 9782374960401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Eine Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.9-19, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Dritte Stufe’ und ,viertes Rad’. Poetologische Reflexionen und Autorbilder in französisch- und deutschsprachigen Antikenromanen des Mittelalters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.117-133, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühe Neuzeit und Mittelalter zwischen Alterität und Kontinuität. Memoria und translatio im Ambraser Heldenbuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Mathias Herweg, Stefan Keppler-Tasaki (Hg.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Mittelalter des Historismus. Formen und Funktion in Literatur und Kunst, Film und Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Würzburg, Königshausen &amp; Neumann, pp.43-63, 2015, (Rezeptionskulturen in Literatur und Mediengeschichte 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre biblique au livre parlant. Enquête sur les représentations associées au terme 'buoch' dans les romans de langue allemande (XIIe–XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gros (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Raisons du livre. Du statut de l’œuvre écrite à la figuration du symbole (XIIe–XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.29-52, 2015, (Colloques, Congrès et Conférences, Moyen Âge 18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelentrost Alexander, avant 1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.432-436, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.541-545, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et création littéraire dans les récits issus de Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1595-1615, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VIII. Savoir et merveilles dans les textes en langue allemande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1649, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.501-506, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straßburger Alexander, entre 1175 et 1210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.440-447, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VII. L’image royale changeante d’Alexandre dans le Saint Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1158-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.508-513, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldecker (Marburger) Alexander, XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.461-462, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht (Pfaffe), Vorauer Alexander, vers 1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.418-423, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : intérêt pour la connaissance et vraisemblance du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1638-1641, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.555-562, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits des XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.85-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit, Alexander, 1352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.436-440, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.491-496, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arizaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bizzarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wichwolt (Meister), Cronica Allexandri des grossen konigs, vers 1400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.462-466, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Basler Alexander ou l’effacement de la tradition exégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1094-1097, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : Alexandre empereur idéalisé et acteur de la translatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1135-1143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.525-536, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basler Alexander, après 1270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.378-381, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translatio imperii et démesure dans le Großer Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1143-1146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Vorauer Alexander : translatio imperii et aemulatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1083-1089, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Straßburger Alexander, entre modèle aristocratique et influence cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1089-1094, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeneasromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 4 : Geert H. M. Claassens / Fritz Peter Knapp / Hartmut Kugler (Hg.), de Gruyter, pp.79-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Großer Alexander (ou Wernigeroder Alexander), XIVe siècle (avant 1397)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.382-384, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.81-83, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der 'rehte zouberlist' aus Karlingen. Ältere und neuere Überlegungen zu Hartmanns 'Klage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Costard, Jacob Klingner, Carmen Stange (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mertens lesen. Exemplarische Lektüren für Volker Mertens zum 75. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.89-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">man sol einem wîbe kiesen bî dem lîbe, ob si ze lobe stât'. Zu Lob und Beschreibung der Frauenschönheit im 'Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothea Klein (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Verstehen deutscher Texte des Mittelalters aus der europäischen Kultur. Hommage à Elisabeth Schmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.151-171, 2011, (Würzburger Beiträge zur deutschen Philologie 35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre et l’araignée. Représentation et conscience d’une ,renaissance’ au XIIe siècle dans le roman de langue allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.143-164, 2010, (Circare 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Une, deux, trois… zéro Renaissance(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.7-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens und Hartmanns Erecromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 5 : René Pérennec, Elisabeth Schmid (Hg.), Höfischer Roman in Vers und Prosa, de Gruyter, pp.95-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So ward ich durch sie tore'. Narrheit und Liebespassion im 'Tristrant' Eilharts von Oberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schillinger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Narr in der deutschen Literatur im Mittelalter und in der Frühen Neuzeit. Kolloquium in Nancy (13.–14. März 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-28, 2009, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Camillas zu Enites Pferd. Die Anfänge der deutschsprachigen descriptio im Spannungsfeld der Kulturen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Valentin (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten des XI. Internationalen Germanistenkongresses Paris 2005 'Germanistik im Konflikt der Kulturen'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Peter Lang, pp.13-20, 2008, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 83)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la translatio à la réécriture : le 'Liet von Troye' de Herbort von Fritzlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Harf-Lancner, Laurence Mathey-Maille, Michelle Szkilnik (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conter de Troie et d’Alexandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.159-176, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’absence, jeux de miroir : la description et l’art du romancier dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La description au Moyen Âge. Actes du colloque de janvier 2002 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.64-75, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du roman de langue allemande : le portrait d’Alexandre dans le récit de Lamprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail sur le modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.61-70, 2002, (Médiévales 16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realia et description. Les descriptions de villes dans les romans d’Antiquité allemands du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les realia dans la littérature de fiction au Moyen Âge. Actes du colloque du Centre d’Études Médiévales de l’Université de Picardie–Jules Verne. Saint-Valéry-sur-Somme (25–28 mars 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.83-104, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des filles-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.502-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tente des héros dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1166-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42000A24"/>
+    <w:nsid w:val="F37BDBCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC559B58"/>
+    <w:nsid w:val="24E3955C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E2192B6"/>
+    <w:nsid w:val="5BBD4A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5A99676"/>
+    <w:nsid w:val="9545BD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5FC5064C"/>
+    <w:nsid w:val="D272A825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="23625E4A"/>
+    <w:nsid w:val="C22E3841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="59A0C17A"/>
+    <w:nsid w:val="2E4C3A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A37079DA"/>
+    <w:nsid w:val="21C38093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,199 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="226D62E9"/>
-[...147 lines deleted...]
-    <w:nsid w:val="11457272"/>
+    <w:nsid w:val="8903A946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1612,53 +1464,50 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1697,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-masse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3609-5184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073307920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/de/grd/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/fr/vsgd/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/etudes-germaniques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usias.fr/en/fellows/2023-fellows/marie-sophie-winter/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mgne.unistra.fr/agenda/editer-et-ensuite-de-ledition-numerique-aux-etudes-litteraires-computationnelles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ages-info.org/fr/2025/05/12/pre-programme-du-56e-congres-de-lages-amiens-5-au-7-juin-2025/#content" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergament-mikrofon.blogs.ruhr-uni-bochum.de/formate/coffeetalk/coffeetalk-034/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/edition.grd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreth Egidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greulich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Seidl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bendheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herweg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Leng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2024-150118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03372830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2003.1291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8CCBD5CV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bastert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Bruijn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Putzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hamm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-masse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3609-5184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073307920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/de/grd/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/fr/vsgd/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/etudes-germaniques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usias.fr/en/fellows/2023-fellows/marie-sophie-winter/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mgne.unistra.fr/agenda/editer-et-ensuite-de-ledition-numerique-aux-etudes-litteraires-computationnelles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ages-info.org/fr/2025/05/12/pre-programme-du-56e-congres-de-lages-amiens-5-au-7-juin-2025/#content" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergament-mikrofon.blogs.ruhr-uni-bochum.de/formate/coffeetalk/coffeetalk-034/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/edition.grd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreth Egidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greulich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Seidl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bendheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herweg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Leng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2024-150118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03372830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2003.1291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8CCBD5CV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bastert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Bruijn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Putzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hamm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>