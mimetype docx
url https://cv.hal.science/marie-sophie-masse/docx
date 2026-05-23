--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sophie WINTER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences hdr / Habilitierte Lehr- und Forschungsrätin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie-masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-3609-5184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073307920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF hdr à l'Université de Picardie Jules Verne, UFR de Langues et Cultures Étrangères, Département d'allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre à titre principal du Laboratoire TrAme (Textes, Représentations, Archéologie, Autorité et Mémoire de l'Antiquité à la Renaissance, UPJV, UR 4284. Directeur : Arnaud Timbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du Laboratoire  MGNE (Mondes Germaniques et Nord-Européens, Université de Strasbourg, UR 1341. Directrice : Aurélie Choné)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-porteuse des projets d'édition numérique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorius - digital</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de saint Grégoire - digital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Universitätsbibliothek Heidelberg ; co-porteur : Victor Millet, Universidade de Santiago de Compostela) (financement : ressources propres allouées par le RnMSH pour projet inter-MSH associant la MESHS de Lille, la MISHA de Strasbourg et la MSH de Clermont-Ferrand / ressources propres allouées à Victor Millet par l'Agencia Estatal de Investigación)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications actuelles (2025) accessibles en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité, Recherches Germaniques 55 (2005), 5-23. DOI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/15ae2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eneasroman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa transmission manuscrite, Dossiers du Grihl, HS 7 (2023) (publié en 2025). DOI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/153kl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Altérités médiévales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolandslied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et manuscrit de Heidelberg, UB, Cpg 112. In : D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du 54e congrès de l’AGES, Paris, Orbis Tertius, 245-268. Pdf de l'ouvrage accessible en ligne : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editionsorbistertius.website/etudes-germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage co-écrit paru en 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrick del Duca, Marie-Sophie Masse et Delphine Pasques, Hartmann von Aue, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iwein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2026.(ouvrage publié en lien avec la question de littérature ancienne au programme de l'agrégation d'allemand 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires de Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAB: Literature across Boundaries. A Comparative Journal for the Analysis of Ancient and Medieval Texts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la collection „Rezeptionskulturen. Interdisziplinäre Studien zu Wirkung und Rezeption antiker Kultur&amp;quot; (Königshausen & Neumann)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection &amp;quot;Metamorphoses&amp;quot; (Ergon Verlag)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de langue allemande du Moyen Âge (XIIe-XVIe s.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">littérature médiévale allemande en contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (poétique et circulation des textes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture manuscrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (médialité ; matérialité ; intermédialité : rapport texte/image ; recueils manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la Section 12 du CNU (titulaire, nommée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre élue du Conseil d'Unité du Laboratoire TrAme (UPJV, UR 4284)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2025-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-responsable de l'axe 3 &amp;quot;Matérialité&amp;quot; du Laboratoire TrAme  (UPJV, UR 4284) (co-responsable : Morgan Dickson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable du département d'allemand de l'UPJV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : dans le cadre d'un </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship USIAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (Institut d'Études Avancées, Université de Strasbourg) : étude de recueils manuscrits du XVe s., notamment du ms. 2119 de la Bibliothèque Nationale et Universitaire de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike  (Université de Strasbourg, MGNE), de la journée d'études </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer — et ensuite ? De l’édition numérique aux études littéraires computationnelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg, 18 juin 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation du 56e Congrès de l'AGES  : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les territoires. Explorations germanophones de l’espace et de ses dynamiques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : porteuse principale  (co-porteurs : Mathias Herweg, Karlsruhe et Amelie Bendheim, Luxembourg) de l'atelier jeunes chercheur.se.s UFA/DFH &amp;quot;Charlemagne : regards croisés franco-allemands sur une figure européenne / Karl der Große: deutsch-französische Blicke auf eine europäische Figur&amp;quot;** (13-17 mai 2024, Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : responsable scientifique de la journée internationale d'études &amp;quot;La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses translations européennes (XIIe-XVe s.)&amp;quot; (27 juin 2024, UPJV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike (Université de Strasbourg), d'un atelier pour doctorant.e.s, avec conférence de Massimiliano Bampi (Università di Trento), sur le thème &amp;quot;The Book between Mediality, Materiality and Intermediality&amp;quot; (Strasbourg, 23 mai 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> donnée en 2021 pour le podcast médiéviste de l'université de Bochum &amp;quot;Pergament und Mikrofon&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure de Fontenay/Saint-Cloud, promotion 1992 * Agrégée d'allemand, session 1997 (rang : 4e) * Docteur en Etudes Germaniques (thèse nouveau régime, soutenue à l'UPJV en 2001 ; mention très bien avec félicitations à l'unanimité) * Prix de thèse de l'UPJV, catégorie SHS (2003) * Titulaire de l'Habilitation à Diriger des Recherches (soutenue à l'université de Paris-Sorbonne en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate de la Fondation Robert Bosch (2014/2015) * Lauréate de la Fondation Alexander von Humboldt (2015-2017) * Lauréate de la fondation Fonte, Berlin (2019) * Enseignante invitée du DAAD (2020-2022) * Lauréate de l'Institut d'Etudes Avancées (USIAS) de l'Université de Strasbourg (2023-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectrice à l'université de Heidelberg (1994-1996) * AMN puis PRAG à l'UPJV (1998-2002) * Maîtresse de Conférences à l'UPJV depuis septembre 2002 * Semestres d'enseignement aux universités de Stuttgart (semestre d'été 2014/2015 et semestre d'hiver 2018/2019 ), de Berlin (HU) (semestre d'hiver 2017/2018, semestres d'été 2018 et 2019) et de Karlsruhe (du semestre d'hiver 2020/21 au semestre d'été 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : Membre du jury de l'ENS LSH * 2007-2010 : Membre du jury d'agrégation externe d'allemand * 2009-2014 : Membre du projet ANR « Le mythe d'Alexandre le Grand dans l'Europe médiévale : réécritures et re-créations du XIIe siècle au début du XVIe siècle » (responsable scientifique : Catherine Gaullier-Bougassas) * 2008-2014: Membre du projet DFG &amp;quot;Germania Litteraria Medievalis Francigena&amp;quot; (responsables scientifiques : Fritz Peter Knapp, Geert H.M. Claassens, René Pérennec) * 2020-2022 : Membre du projet international &amp;quot;Floire et Blancheflore en Europe&amp;quot; (responsables scientifiques : Vanessa Obry et Sofia Lodén)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio González Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">heiEDITIONS. Heidelberg: Universitätsbibliothek, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/edition.grd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue, Iwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick del Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2026, 9782384280766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translations de l’œuvre médiévale (XIIe–XVIe siècles) : Erec et Enide – Erec – Ereck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann, 401 p., 2020, 978-3-8260-6627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Hirzel Verlag, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIT Verlag, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck. 2010, (Circare 7), 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description dans les récits d’Antiquité allemands (fin du XIIe- début du XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion (Coll. « Nouvelle Bibliothèque du Moyen Âge ; 68 »). 514 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’Eneasroman et sa transmission manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (daté de 2023 mais paru en 2025), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (55), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus Magnus/Charlemagne/Karl der Große im interkulturellen Wechselblick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bendheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Herweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für interkulturelle Germanistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.257-278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/zig-2024-150118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nû hôret eine ander rede!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fabula / Les colloques, Fiat pax. Le désir de paix dans la littérature médiévale (dir. Peter Andersen), URL : http://www.fabula.org/colloques/document9760.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers im Vergleich. Der Burgundische und der Ambraser Erec(k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch der Oswald von Wolkenstein-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bernd Bastert, Sieglinde Hartmann (Hg.), Romania und Germania. Kulturelle und literarische Austauschprozesse im Spätmittelalter und Früher Neuzeit, 22, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Pflaster und Salbe. Überlegungen zur conjointure im Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde d’Alexandre dans le 'Strassburger Alexander' : exotisme et acclimatation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catherine Gaullier-Bougassas (dir.), Un exotisme littéraire médiéval ? Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (6 et 7 octobre 2006) (26), pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des Enfers virgiliens dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (Aimé Petit (dir.), Réception et représentation de l’Antiquité. Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (28–29–30 septembre 2005)), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhüllungen und Enthüllungen. Zu Rede und descriptio im Eneasroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphorion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.267-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der Neugeburt einer abgenutzten Praxis : die descriptio in Gottfrieds Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanisch-Romanische Monatsschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques concordances entre le Liet von Troye et le manuscrit A1 du Roman de Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 121, pp.218 - 236. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2003.1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplification descriptive vue à travers les Arts poétiques des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et problèmes de la représentation dans les Tristan de Thomas de Bretagne et de Gottfried de Strasbourg (fragment de Carlisle / vv. 11958-12674)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue digital : un classique revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.8CCBD5CV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Hg.), Hartmann von Aue: Gregorius. Digitale Edition der Handschrift A. In:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio González Miranda, Marie-Sophie Masse und Victor Millet (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition. Version 1.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Érec rencontre Erec(k). Réflexions croisées sur l’édition et l’interprétation des romans de Chrétien de Troyes et de Hartmann von Aue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Donnet, C. Putzo, R. Trachsler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus trifft Arthur. Der deutschsprachige und französischsprachige Artusroman im Dialog / Quand Arthur rencontre Artus. Dialogue entre romans arthuriens francophones et germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winter, 2026, Beihefte zur Germanisch- Romanischen Monatsschrift</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérités médiévales. Chanson de Roland, Rolandslied et manuscrit de Heidelberg, UB, Cpg 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle. Actes du 54e congrès de l’AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinität in der Volkssprache. Benoît, Herbort, Konrad und die Hs. BnF fr. 782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Simone Fugger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Fortwirken Roms in der Bildungsgeschichte des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Veröffentlichungen des Internationalen Zentrums für Handschriftenforschung Trier [36 000 Zeichen]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flors inde Blanzeflors ; Flos unde Blankeflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.139-151, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-67, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.117-137, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handschriftliche Rekontextualisierung im Vergleich. Der Roman d’Énéas im Codex BnF, fr. 60 und Veldekes Eneasroman im Cpg 368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Andersen, Patrick del Duca, Delphine Pasques (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.183-210, 2020, De L'Allemand, 978-2-343-21209-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.9-22, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die heißen Tränen von Königin Enite. Beobachtungen und Überlegungen zu den Zwettler Erec-Fragmenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.77-92, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die lernung im Weiskunig. Erzählen von enzyklopädischem Wissen zwischen memoria und work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Herweg, Klaus Kipf, Dirk Werle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyklopädisches Erzählen und vormoderne Romanpoetik (1400–1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz Verlag, pp.169-184, 2019, Wolfenbütteler Forschungen, 978-3-447-11184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des héros d’Ambras (1504–1516/17) et sa &amp;quot;redécouverte&amp;quot; au XIXe siècle. De la transmission patrimoniale à l’appropriation du passé médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Darras, Camille Jenn, Frédéric Teinturier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme et le fond. Mélanges offerts à Alain Muzelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.231-245, 2017, Wolfenbütteler Forschungen, 9782374960401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Eine Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.9-19, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Dritte Stufe’ und ,viertes Rad’. Poetologische Reflexionen und Autorbilder in französisch- und deutschsprachigen Antikenromanen des Mittelalters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.117-133, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühe Neuzeit und Mittelalter zwischen Alterität und Kontinuität. Memoria und translatio im Ambraser Heldenbuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Mathias Herweg, Stefan Keppler-Tasaki (Hg.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Mittelalter des Historismus. Formen und Funktion in Literatur und Kunst, Film und Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Würzburg, Königshausen &amp; Neumann, pp.43-63, 2015, (Rezeptionskulturen in Literatur und Mediengeschichte 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre biblique au livre parlant. Enquête sur les représentations associées au terme 'buoch' dans les romans de langue allemande (XIIe–XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gros (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Raisons du livre. Du statut de l’œuvre écrite à la figuration du symbole (XIIe–XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.29-52, 2015, (Colloques, Congrès et Conférences, Moyen Âge 18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelentrost Alexander, avant 1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.432-436, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.541-545, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et création littéraire dans les récits issus de Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1595-1615, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VIII. Savoir et merveilles dans les textes en langue allemande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1649, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.501-506, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straßburger Alexander, entre 1175 et 1210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.440-447, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VII. L’image royale changeante d’Alexandre dans le Saint Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1158-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.508-513, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldecker (Marburger) Alexander, XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.461-462, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht (Pfaffe), Vorauer Alexander, vers 1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.418-423, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : intérêt pour la connaissance et vraisemblance du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1638-1641, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.555-562, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits des XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.85-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit, Alexander, 1352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.436-440, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.491-496, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arizaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bizzarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wichwolt (Meister), Cronica Allexandri des grossen konigs, vers 1400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.462-466, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Basler Alexander ou l’effacement de la tradition exégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1094-1097, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : Alexandre empereur idéalisé et acteur de la translatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1135-1143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.525-536, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basler Alexander, après 1270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.378-381, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translatio imperii et démesure dans le Großer Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1143-1146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Vorauer Alexander : translatio imperii et aemulatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1083-1089, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Straßburger Alexander, entre modèle aristocratique et influence cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1089-1094, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeneasromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 4 : Geert H. M. Claassens / Fritz Peter Knapp / Hartmut Kugler (Hg.), de Gruyter, pp.79-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Großer Alexander (ou Wernigeroder Alexander), XIVe siècle (avant 1397)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.382-384, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.81-83, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der 'rehte zouberlist' aus Karlingen. Ältere und neuere Überlegungen zu Hartmanns 'Klage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Costard, Jacob Klingner, Carmen Stange (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mertens lesen. Exemplarische Lektüren für Volker Mertens zum 75. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.89-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">man sol einem wîbe kiesen bî dem lîbe, ob si ze lobe stât'. Zu Lob und Beschreibung der Frauenschönheit im 'Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothea Klein (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Verstehen deutscher Texte des Mittelalters aus der europäischen Kultur. Hommage à Elisabeth Schmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.151-171, 2011, (Würzburger Beiträge zur deutschen Philologie 35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre et l’araignée. Représentation et conscience d’une ,renaissance’ au XIIe siècle dans le roman de langue allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.143-164, 2010, (Circare 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Une, deux, trois… zéro Renaissance(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.7-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens und Hartmanns Erecromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 5 : René Pérennec, Elisabeth Schmid (Hg.), Höfischer Roman in Vers und Prosa, de Gruyter, pp.95-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So ward ich durch sie tore'. Narrheit und Liebespassion im 'Tristrant' Eilharts von Oberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schillinger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Narr in der deutschen Literatur im Mittelalter und in der Frühen Neuzeit. Kolloquium in Nancy (13.–14. März 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-28, 2009, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Camillas zu Enites Pferd. Die Anfänge der deutschsprachigen descriptio im Spannungsfeld der Kulturen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Valentin (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten des XI. Internationalen Germanistenkongresses Paris 2005 'Germanistik im Konflikt der Kulturen'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Peter Lang, pp.13-20, 2008, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 83)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la translatio à la réécriture : le 'Liet von Troye' de Herbort von Fritzlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Harf-Lancner, Laurence Mathey-Maille, Michelle Szkilnik (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conter de Troie et d’Alexandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.159-176, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’absence, jeux de miroir : la description et l’art du romancier dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La description au Moyen Âge. Actes du colloque de janvier 2002 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.64-75, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du roman de langue allemande : le portrait d’Alexandre dans le récit de Lamprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail sur le modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.61-70, 2002, (Médiévales 16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realia et description. Les descriptions de villes dans les romans d’Antiquité allemands du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les realia dans la littérature de fiction au Moyen Âge. Actes du colloque du Centre d’Études Médiévales de l’Université de Picardie–Jules Verne. Saint-Valéry-sur-Somme (25–28 mars 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.83-104, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des filles-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.502-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tente des héros dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1166-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sophie WINTER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences hdr / Habilitierte Lehr- und Forschungsrätin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-sophie-masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-3609-5184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073307920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MCF hdr à l'Université de Picardie Jules Verne, UFR de Langues et Cultures Étrangères, Département d'allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre à titre principal du Laboratoire TrAme (Textes, Représentations, Archéologie, Autorité et Mémoire de l'Antiquité à la Renaissance, UPJV, UR 4284. Directeur : Arnaud Timbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du Laboratoire  MGNE (Mondes Germaniques et Nord-Européens, Université de Strasbourg, UR 1341. Directrice : Aurélie Choné)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-porteuse des projets d'édition numérique </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorius - digital</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de saint Grégoire - digital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Universitätsbibliothek Heidelberg ; co-porteur : Victor Millet, Universidade de Santiago de Compostela) (financement : ressources propres allouées par le RnMSH pour projet inter-MSH associant la MESHS de Lille, la MISHA de Strasbourg et la MSH de Clermont-Ferrand / ressources propres allouées à Victor Millet par l'Agencia Estatal de Investigación)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications actuelles (2025) accessibles en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité, Recherches Germaniques 55 (2005), 5-23. DOI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/15ae2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eneasroman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa transmission manuscrite, Dossiers du Grihl, HS 7 (2023) (publié en 2025). DOI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/153kl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Altérités médiévales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rolandslied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et manuscrit de Heidelberg, UB, Cpg 112. In : D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du 54e congrès de l’AGES, Paris, Orbis Tertius, 245-268. Pdf de l'ouvrage accessible en ligne : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editionsorbistertius.website/etudes-germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage co-écrit paru en 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrick del Duca, Marie-Sophie Masse et Delphine Pasques, Hartmann von Aue, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iwein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Atlande, 2026.(ouvrage publié en lien avec la question de littérature ancienne au programme de l'agrégation d'allemand 2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise éditoriale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires de Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAB: Literature across Boundaries. A Comparative Journal for the Analysis of Ancient and Medieval Texts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la collection „Rezeptionskulturen. Interdisziplinäre Studien zu Wirkung und Rezeption antiker Kultur&amp;quot; (Königshausen & Neumann)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la collection &amp;quot;Metamorphoses&amp;quot; (Ergon Verlag)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et culture de langue allemande du Moyen Âge (XIIe-XVIe s.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">littérature médiévale allemande en contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (poétique et circulation des textes)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture manuscrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (médialité ; matérialité ; intermédialité : rapport texte/image ; recueils manuscrits)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives actuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la Section 12 du CNU (titulaire, nommée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nov. 2023-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre élue du Conseil d'Unité du Laboratoire TrAme (UPJV, UR 4284)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2025-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-responsable de l'axe 3 &amp;quot;Matérialité&amp;quot; du Laboratoire TrAme  (UPJV, UR 4284) (co-responsable : Morgan Dickson)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2024-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable du département d'allemand de l'UPJV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets récents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : dans le cadre d'un </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellowship USIAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (Institut d'Études Avancées, Université de Strasbourg) : étude de recueils manuscrits du XVe s., notamment du ms. 2119 de la Bibliothèque Nationale et Universitaire de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike  (Université de Strasbourg, MGNE), de la journée d'études </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer — et ensuite ? De l’édition numérique aux études littéraires computationnelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Strasbourg, 18 juin 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation du 56e Congrès de l'AGES  : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les territoires. Explorations germanophones de l’espace et de ses dynamiques </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : porteuse principale  (co-porteurs : Mathias Herweg, Karlsruhe et Amelie Bendheim, Luxembourg) de l'atelier jeunes chercheur.se.s UFA/DFH &amp;quot;Charlemagne : regards croisés franco-allemands sur une figure européenne / Karl der Große: deutsch-französische Blicke auf eine europäische Figur&amp;quot;** (13-17 mai 2024, Strasbourg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : responsable scientifique de la journée internationale d'études &amp;quot;La </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chanson de Roland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses translations européennes (XIIe-XVe s.)&amp;quot; (27 juin 2024, UPJV)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : co-responsable scientifique, avec Thomas Mohnike (Université de Strasbourg), d'un atelier pour doctorant.e.s, avec conférence de Massimiliano Bampi (Università di Trento), sur le thème &amp;quot;The Book between Mediality, Materiality and Intermediality&amp;quot; (Strasbourg, 23 mai 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> donnée en 2021 pour le podcast médiéviste de l'université de Bochum &amp;quot;Pergament und Mikrofon&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure de Fontenay/Saint-Cloud, promotion 1992 * Agrégée d'allemand, session 1997 (rang : 4e) * Docteur en Etudes Germaniques (thèse nouveau régime, soutenue à l'UPJV en 2001 ; mention très bien avec félicitations à l'unanimité) * Prix de thèse de l'UPJV, catégorie SHS (2003) * Titulaire de l'Habilitation à Diriger des Recherches (soutenue à l'université de Paris-Sorbonne en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate de la Fondation Robert Bosch (2014/2015) * Lauréate de la Fondation Alexander von Humboldt (2015-2017) * Lauréate de la fondation Fonte, Berlin (2019) * Enseignante invitée du DAAD (2020-2022) * Lauréate de l'Institut d'Etudes Avancées (USIAS) de l'Université de Strasbourg (2023-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lectrice à l'université de Heidelberg (1994-1996) * AMN puis PRAG à l'UPJV (1998-2002) * Maîtresse de Conférences à l'UPJV depuis septembre 2002 * Semestres d'enseignement aux universités de Stuttgart (semestre d'été 2014/2015 et semestre d'hiver 2018/2019 ), de Berlin (HU) (semestre d'hiver 2017/2018, semestres d'été 2018 et 2019) et de Karlsruhe (du semestre d'hiver 2020/21 au semestre d'été 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : Membre du jury de l'ENS LSH * 2007-2010 : Membre du jury d'agrégation externe d'allemand * 2009-2014 : Membre du projet ANR « Le mythe d'Alexandre le Grand dans l'Europe médiévale : réécritures et re-créations du XIIe siècle au début du XVIe siècle » (responsable scientifique : Catherine Gaullier-Bougassas) * 2008-2014: Membre du projet DFG &amp;quot;Germania Litteraria Medievalis Francigena&amp;quot; (responsables scientifiques : Fritz Peter Knapp, Geert H.M. Claassens, René Pérennec) * 2020-2022 : Membre du projet international &amp;quot;Floire et Blancheflore en Europe&amp;quot; (responsables scientifiques : Vanessa Obry et Sofia Lodén)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio González Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">heiEDITIONS. Heidelberg: Universitätsbibliothek, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/edition.grd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue, Iwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick del Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2026, 9782384280766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translations de l’œuvre médiévale (XIIe–XVIe siècles) : Erec et Enide – Erec – Ereck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann, 401 p., 2020, 978-3-8260-6627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Hirzel Verlag, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIT Verlag, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klincksieck. 2010, (Circare 7), 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Description dans les récits d’Antiquité allemands (fin du XIIe- début du XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion (Coll. « Nouvelle Bibliothèque du Moyen Âge ; 68 »). 514 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit 2119 de la Bibliothèque nationale et universitaire de Strasbourg. Matérialité et textualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (55), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médialité, matérialité et mobilité du texte vernaculaire médiéval : l’épilogue de l’Eneasroman et sa transmission manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (daté de 2023 mais paru en 2025), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153kl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolus Magnus/Charlemagne/Karl der Große im interkulturellen Wechselblick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bendheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Herweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für interkulturelle Germanistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.257-278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/zig-2024-150118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nû hôret eine ander rede!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fabula / Les colloques, Fiat pax. Le désir de paix dans la littérature médiévale (dir. Peter Andersen), URL : http://www.fabula.org/colloques/document9760.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers im Vergleich. Der Burgundische und der Ambraser Erec(k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch der Oswald von Wolkenstein-Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bernd Bastert, Sieglinde Hartmann (Hg.), Romania und Germania. Kulturelle und literarische Austauschprozesse im Spätmittelalter und Früher Neuzeit, 22, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Pflaster und Salbe. Überlegungen zur conjointure im Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inde d’Alexandre dans le 'Strassburger Alexander' : exotisme et acclimatation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catherine Gaullier-Bougassas (dir.), Un exotisme littéraire médiéval ? Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (6 et 7 octobre 2006) (26), pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des Enfers virgiliens dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (Aimé Petit (dir.), Réception et représentation de l’Antiquité. Actes du colloque du Centre d’Études Médiévales et Dialectales de Lille III, Université Charles-de-Gaulle–Lille III (28–29–30 septembre 2005)), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verhüllungen und Enthüllungen. Zu Rede und descriptio im Eneasroman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphorion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100, pp.267-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der Neugeburt einer abgenutzten Praxis : die descriptio in Gottfrieds Tristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanisch-Romanische Monatsschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques concordances entre le Liet von Troye et le manuscrit A1 du Roman de Troie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 121, pp.218 - 236. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2003.1291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplification descriptive vue à travers les Arts poétiques des XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et problèmes de la représentation dans les Tristan de Thomas de Bretagne et de Gottfried de Strasbourg (fragment de Carlisle / vv. 11958-12674)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue digital : un classique revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques en pédagogie et recherche 3, Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Strasbourg, France. 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/NKL.8CCBD5CV⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Hg.), Hartmann von Aue: Gregorius. Digitale Edition der Handschrift A. In:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio González Miranda, Marie-Sophie Masse und Victor Millet (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue: Gregorius. Textgeschichtliche digitale Edition. Version 1.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Érec rencontre Erec(k). Réflexions croisées sur l’édition et l’interprétation des romans de Chrétien de Troyes et de Hartmann von Aue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Donnet, C. Putzo, R. Trachsler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus trifft Arthur. Der deutschsprachige und französischsprachige Artusroman im Dialog / Quand Arthur rencontre Artus. Dialogue entre romans arthuriens francophones et germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Winter, 2026, Beihefte zur Germanisch- Romanischen Monatsschrift</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérités médiévales. Chanson de Roland, Rolandslied et manuscrit de Heidelberg, UB, Cpg 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Choffat, L. Dedryvère, P. Farges, L. Friess, É. Goudin-Steinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle. Actes du 54e congrès de l’AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-268, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latinität in der Volkssprache. Benoît, Herbort, Konrad und die Hs. BnF fr. 782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Simone Fugger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Fortwirken Roms in der Bildungsgeschichte des Mittelalters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Veröffentlichungen des Internationalen Zentrums für Handschriftenforschung Trier [36 000 Zeichen]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flors inde Blanzeflors ; Flos unde Blankeflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.139-151, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge Européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-67, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Bastert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Putzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Lodén, Vanessa Obry (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floire et Blancheflor en Europe : Anthologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.117-137, 2022, Collection Moyen Âge européen, 9782377473205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handschriftliche Rekontextualisierung im Vergleich. Der Roman d’Énéas im Codex BnF, fr. 60 und Veldekes Eneasroman im Cpg 368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Andersen, Patrick del Duca, Delphine Pasques (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Troie en Thuringe : l’Eneas de Heinrich von Veldeke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.183-210, 2020, De L'Allemand, 978-2-343-21209-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margreth Egidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.9-22, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die heißen Tränen von Königin Enite. Beobachtungen und Überlegungen zu den Zwettler Erec-Fragmenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margreth Egidi, Markus Greulich, Marie-Sophie Masse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hartmann von Aue 1230–1517. Kulturwissenschaftliche Perspektiven der handschriftlichen Überlieferung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Hirzel Verlag, pp.77-92, 2020, Zeitschrift für deutsches Altertum und deutsche Literatur – Beihefte, 978-3-7776-2639-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die lernung im Weiskunig. Erzählen von enzyklopädischem Wissen zwischen memoria und work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Herweg, Klaus Kipf, Dirk Werle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyklopädisches Erzählen und vormoderne Romanpoetik (1400–1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz Verlag, pp.169-184, 2019, Wolfenbütteler Forschungen, 978-3-447-11184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre des héros d’Ambras (1504–1516/17) et sa &amp;quot;redécouverte&amp;quot; au XIXe siècle. De la transmission patrimoniale à l’appropriation du passé médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Darras, Camille Jenn, Frédéric Teinturier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme et le fond. Mélanges offerts à Alain Muzelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE, pp.231-245, 2017, Wolfenbütteler Forschungen, 9782374960401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Eine Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.9-19, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,Dritte Stufe’ und ,viertes Rad’. Poetologische Reflexionen und Autorbilder in französisch- und deutschsprachigen Antikenromanen des Mittelalters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,Texte dritter Stufe’. Deutschsprachige Antikenromane in ihrem lateinisch-romanischen Kontext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.117-133, 2016, Kultur und Technik. Schriftenreihe des Internationalen Zentrums für Kultur- und Technikforschung der Universität Stuttgart, 978-3-643-13516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühe Neuzeit und Mittelalter zwischen Alterität und Kontinuität. Memoria und translatio im Ambraser Heldenbuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Mathias Herweg, Stefan Keppler-Tasaki (Hg.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Mittelalter des Historismus. Formen und Funktion in Literatur und Kunst, Film und Technik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Würzburg, Königshausen &amp; Neumann, pp.43-63, 2015, (Rezeptionskulturen in Literatur und Mediengeschichte 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre biblique au livre parlant. Enquête sur les représentations associées au terme 'buoch' dans les romans de langue allemande (XIIe–XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Gros (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Raisons du livre. Du statut de l’œuvre écrite à la figuration du symbole (XIIe–XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.29-52, 2015, (Colloques, Congrès et Conférences, Moyen Âge 18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits des XIVe et XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.85-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit, Alexander, 1352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.436-440, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.491-496, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arizaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bizzarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et création littéraire dans les récits issus de Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1595-1615, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.541-545, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seelentrost Alexander, avant 1403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.432-436, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VIII. Savoir et merveilles dans les textes en langue allemande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1649, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Entre modèle émancipateur du français et autorité du latin. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.501-506, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straßburger Alexander, entre 1175 et 1210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.440-447, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion (Chapitre VII. L’image royale changeante d’Alexandre dans le Saint Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1158-1159, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. a. Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.508-513, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldecker (Marburger) Alexander, XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.461-462, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht (Pfaffe), Vorauer Alexander, vers 1150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.418-423, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : intérêt pour la connaissance et vraisemblance du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Brepols, pp.1638-1641, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porosité entre les genres littéraires et prédominance du modèle historiographique. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.555-562, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wichwolt (Meister), Cronica Allexandri des grossen konigs, vers 1400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.462-466, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Basler Alexander ou l’effacement de la tradition exégétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1094-1097, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifrit : Alexandre empereur idéalisé et acteur de la translatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1135-1143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Straßburger Alexander, entre modèle aristocratique et influence cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1089-1094, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basler Alexander, après 1270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.378-381, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translatio imperii et démesure dans le Großer Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1143-1146, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Vorauer Alexander : translatio imperii et aemulatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Brepols, pp.1083-1089, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De l’adaptation à la compilation. c. Seifrit, Großer Alexander, Großer Seelentrost, Wichwolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.525-536, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeneasromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 4 : Geert H. M. Claassens / Fritz Peter Knapp / Hartmut Kugler (Hg.), de Gruyter, pp.79-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Großer Alexander (ou Wernigeroder Alexander), XIVe siècle (avant 1397)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4. Répertoire du corpus européen, Brepols, pp.382-384, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambrecht et ses continuateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe–XVIe siècle). Réinventions d’un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.81-83, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der 'rehte zouberlist' aus Karlingen. Ältere und neuere Überlegungen zu Hartmanns 'Klage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Costard, Jacob Klingner, Carmen Stange (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mertens lesen. Exemplarische Lektüren für Volker Mertens zum 75. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;R unipress, pp.89-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">man sol einem wîbe kiesen bî dem lîbe, ob si ze lobe stât'. Zu Lob und Beschreibung der Frauenschönheit im 'Erec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothea Klein (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Verstehen deutscher Texte des Mittelalters aus der europäischen Kultur. Hommage à Elisabeth Schmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.151-171, 2011, (Würzburger Beiträge zur deutschen Philologie 35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Une, deux, trois… zéro Renaissance(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.7-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre et l’araignée. Représentation et conscience d’une ,renaissance’ au XIIe siècle dans le roman de langue allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Sophie Masse, Michel Paoli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance ? Des Renaissances ? (VIIIe–XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.143-164, 2010, (Circare 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens und Hartmanns Erecromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Geert H.M. Claassens, Fritz Peter Knapp, René Pérennec (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germania Litteraria Mediaevalis Francigena (GLMF). Handbuch der deutschen und niederländischen mittelalterlichen literarischen Sprache, Formen, Motive, Stoffe und Werke französischer Herkunft (1100–1300)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 5 : René Pérennec, Elisabeth Schmid (Hg.), Höfischer Roman in Vers und Prosa, de Gruyter, pp.95-133, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So ward ich durch sie tore'. Narrheit und Liebespassion im 'Tristrant' Eilharts von Oberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schillinger (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Narr in der deutschen Literatur im Mittelalter und in der Frühen Neuzeit. Kolloquium in Nancy (13.–14. März 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-28, 2009, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Camillas zu Enites Pferd. Die Anfänge der deutschsprachigen descriptio im Spannungsfeld der Kulturen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Valentin (Hg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten des XI. Internationalen Germanistenkongresses Paris 2005 'Germanistik im Konflikt der Kulturen'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Peter Lang, pp.13-20, 2008, (Jahrbuch für Internationale Germanistik Reihe A, Bd. 83)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la translatio à la réécriture : le 'Liet von Troye' de Herbort von Fritzlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Harf-Lancner, Laurence Mathey-Maille, Michelle Szkilnik (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conter de Troie et d’Alexandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.159-176, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’absence, jeux de miroir : la description et l’art du romancier dans l’'Eneasroman' de Heinrich von Veldeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La description au Moyen Âge. Actes du colloque de janvier 2002 à Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.64-75, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du roman de langue allemande : le portrait d’Alexandre dans le récit de Lamprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail sur le modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.61-70, 2002, (Médiévales 16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realia et description. Les descriptions de villes dans les romans d’Antiquité allemands du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Buschinger (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les realia dans la littérature de fiction au Moyen Âge. Actes du colloque du Centre d’Études Médiévales de l’Université de Picardie–Jules Verne. Saint-Valéry-sur-Somme (25–28 mars 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du CEM, pp.83-104, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt des filles-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.502-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tente des héros dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Lieux et Pays Mythiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1166-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F37BDBCE"/>
+    <w:nsid w:val="DF078A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24E3955C"/>
+    <w:nsid w:val="F14DA898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BBD4A6F"/>
+    <w:nsid w:val="2E03081C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9545BD32"/>
+    <w:nsid w:val="7FE4A02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D272A825"/>
+    <w:nsid w:val="35449ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C22E3841"/>
+    <w:nsid w:val="4861EDF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2E4C3A04"/>
+    <w:nsid w:val="4E56DB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="21C38093"/>
+    <w:nsid w:val="947360AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8903A946"/>
+    <w:nsid w:val="048EC999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-masse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3609-5184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073307920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/de/grd/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/fr/vsgd/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/etudes-germaniques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usias.fr/en/fellows/2023-fellows/marie-sophie-winter/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mgne.unistra.fr/agenda/editer-et-ensuite-de-ledition-numerique-aux-etudes-litteraires-computationnelles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ages-info.org/fr/2025/05/12/pre-programme-du-56e-congres-de-lages-amiens-5-au-7-juin-2025/#content" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergament-mikrofon.blogs.ruhr-uni-bochum.de/formate/coffeetalk/coffeetalk-034/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/edition.grd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreth Egidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greulich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Seidl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bendheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herweg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Leng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2024-150118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03372830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2003.1291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8CCBD5CV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bastert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Bruijn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Putzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670624v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hamm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-sophie-masse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3609-5184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073307920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/de/grd/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digi.ub.uni-heidelberg.de/fr/vsgd/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/etudes-germaniques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usias.fr/en/fellows/2023-fellows/marie-sophie-winter/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mgne.unistra.fr/agenda/editer-et-ensuite-de-ledition-numerique-aux-etudes-litteraires-computationnelles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ages-info.org/fr/2025/05/12/pre-programme-du-56e-congres-de-lages-amiens-5-au-7-juin-2025/#content" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pergament-mikrofon.blogs.ruhr-uni-bochum.de/formate/coffeetalk/coffeetalk-034/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonz&#225;lez Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Millet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/edition.grd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick del Duca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreth Egidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greulich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Seidl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bendheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herweg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Leng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2024-150118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03372830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2003.1291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.8CCBD5CV" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bastert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Bruijn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Putzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03897711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hamm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04670393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>