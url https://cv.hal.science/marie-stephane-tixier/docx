--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Stéphane Tixier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: Complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and management drivers of pest regulation via multitrophic pathways in tropical insular agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nève de Mévergnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delauney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gendron Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110030. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas L. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced tomato defenses mediated by jasmonic acid do not have a major effect on the density of predator biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bohloolzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Serrano-Carnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elragig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-025-01941-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory and field studies to assess the efficacy of the predatory mite Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) introduced via banker plants to control the mite pest Aculops lycopersici (Acari: Eriophyidae) on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-024-10291-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Typhlodromus (Anthoseius) recki confronted to a combination of plants and food: pollen, Tetranychus urticae and Aculops lycopersici for companion plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Feugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94, pp.25. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00996-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato trichomes: trade-off between plant defenses against pests and benefits for biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1232-1253. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/ej2w-b311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid Mites: Trees, Ecology and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebahat Ozman-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyma Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damla Saglam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.542. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16090542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of Typhlodromus (Anthoseius) recki Wainstein (Acari: Phytoseiidae) along Solanaceae stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.563-582. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00946-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphological features of some Turkish populations of Amblyseius swirskii (Athias-Henriot) (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Mertoglu Boz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabi Alper Kumral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/la7w-80ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: tomato trichomes effects on Tetranychus urticae (Koch) and the predatory mite Typhlodromus (Anthoseius) recki Wainstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.169-195. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00917-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agroecological practices on Phytoseiidae communities in a vineyard of South of France: effect of covercrops and agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.369-395. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel auxiliaire pour contrôler l'acariose bronzée de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 775, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) from Central West Morocco: new records and key to females of all recorded Moroccan species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akchour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Msanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.691-724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/v5of-5oe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae (Acari: Mesostigmata) in four provinces of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Farazmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jalaeian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Saboori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persian Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.21-58. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22073/pja.v12i1.77425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the herbivore community and its impact on Sonchus oleraceus (Asterales: Asteraceae) in its invaded range in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Labouyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.220-234. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aen.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers for mutation in amino acid sequences of two mitochondrial proteins (Cytb and COI) in Phytoseiidae mites (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-022-00741-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the predatory mite Amblyseius swirskii Athias-Henriot (Acari: Phytoseiidae) with an overview of its distribution and implications for biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.104841. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of life history traits: variation in morphology, molecular and amino acid sequences within Typhlodromus ( Anthoseius ) recki Wainstein (Acari: Mesostigmata: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining metabarcoding and ecological interaction networks for selecting candidate biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bénetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (12), pp.2866-2880. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular variation of the cytochrome b DNA and protein sequences in Phytoseiulus macropilis and P. persimilis (Acari: Phytoseiidae) reflect population differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Vitelli Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eidi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.687-701. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-021-00648-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated taxonomy supports the identification of some species of Phytoseiidae (Acari: Mesostigmata) from Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stephane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.824-844. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/m2Rp-WodG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of phytoseiid mites (Acari: Mesostigmata) of Grande Comore Island (Comoros Archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-My Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadji Mouigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (2), pp.241-273. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the predatory mite Amblydromalus zannoui to control pest mites on Jatropha curcas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdirene Coutinho Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brandão de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilton Pires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Jiménez Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marçal Pedro-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-021-10080-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of phytoseiid mites (Acari: Mesostigmata) from Madeira Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stephane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (2), pp.217-240. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20214428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid species (Acari: Phytoseiidae) on walnut trees in Samsun Province, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyma Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebahat K. Ozman-Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites of Slovenia (Acari: Mesostigmata): new records and first description of the male of Amblyseius microorientalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Bohinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Trdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (2), pp.203-242. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20204364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach combining molecular analyses and experiments to investigate predation of insect eggs by a mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord A Desurmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Kerdellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Guermache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Pfingstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.e03065. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of trans-generational developmental modifications induced by simulated heat waves in an arthropod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Formayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4098. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and biological features of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) on Tetranychus urticae, T. evansi (Acari: Tetranychidae) and Aculops lycopersici (Acari: Eriophyidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Rocio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pount</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.684-697. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20204396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of phytoseiid mites in Turkey based on the internal transcribed spacer (ITS) region, with a new record for the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre İnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Çobanoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Sade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (2), pp.201-213. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-020-00504-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae (Acari: Mesostigmata) on plants of the family Solanaceae: results of a survey in the south of France and a review of world biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.357-388. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-020-00507-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on tomato, a notorious pest and its natural enemy: small scale agriculture at higher risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos C Stavrinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.084041. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mites associated with egg masses of the viburnum leaf beetle Pyrrhalta viburni (Paykull) on Viburnum tinus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord A. Desurmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Kerdellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Pfingstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20194311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mites of the genus Typhlodromus (Acari: Phytoseiidae) from Southern France: combined morphological and molecular approaches for species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principato Dennj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsolakis Haralabos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4604 (2), pp.242-280. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4604.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predator-prey system: Phytoseiulus persimilis (Acari: Phytoseiidae) and Tetranychus urticae (Acari: Tetranychidae): worldwide occurrence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos C. Stavrinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.301-307. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20194322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological characterization of the predatory mite Amblyseius largoensis (Acari: Phytoseiidae): surprising similarity between an Asian and American populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rezende-Puker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel G. C. Gondim Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.287-310. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-018-0308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Thiery J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites of Martinique, with redescription of four species and new records (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovel Pancarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.366-407. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory mites (Acari: Phytoseiidae) in agro-ecosystems and conservation biological control: a review and explorative approach for forecasting plant-predatory mite interactions and mite dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2018.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory mites (Acari: Phytoseiidae) first recorded on cultivated plants in Slovenia in the period 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vierbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.493-499. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14720/aas.2018.111.2.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory phytoseiid mites associated with cassava in Kenya, identification key and molecular diagnosis (Acari: Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Mutisya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Banhawy El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W. Kariuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannute P.M.. Khamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20174172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which molecular markers for assessing which taxonomic level? The case study of the mite family Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.251 - 267. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy approach for analysing evolutionary history of the tribe Euseiini Chant &amp; McMurtry (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.302 - 319. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772000.2017.1401562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great molecular variation within the species Phytoseius finitimus (Acari: Phytoseiidae): implications for diagnosis decision within the mite family Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Vicent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20174168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unexpected occurrence of Amblyseius swirskii (Athias-Henriot) in La Reunion Island (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20162254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae (Acari: Mesostigmata) of Morocco: new records, descriptions of five new species, re-descriptions of two species, and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4067 (5), pp.501-551. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4067.5.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence inattendue d'un phytoseiide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 695, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable weed management and predatory mite (Acari: Phytoseiidae) dynamics in Tunisian citrus orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (4), pp.517 - 532. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20162240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are distances between large setal pairs on dorsal shield in Paraphytoseius species (Acari: Phytoseiidae) of any taxonomic value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persian Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de la biodiversité dans les vignobles sur les communautés d’acariens prédateurs Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion des vignes sur les acariens Phytoseiidae. Quels sont les effets de mesures augmentant la biodiversité dans les parcelles(agroforesterie, enherbement), à leurs abords (haies) ou à l’échelle du paysage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 688, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agroforestry on Phytoseiidae communities (Acari: Mesostigmata) in vineyards. A synthesis of a 10-year period of observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.361-375. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20152182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive compatibility and genetic and morphometric variability among populations of the predatory mite, Amblyseius largoensis (Acari: Phytoseiidae), from Indian Ocean Islands and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton A. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiosomal setae in the family Phytoseiidae (Acari: Mesostigmata): variation, geographical distribution and taxonomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (3), pp.606-624. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant inhabiting phytoseiid predators of midwestern Brazil, with emphasis on those associated with the tomato red spider mite, Tetranychus evansi (Acari: Phytoseiidae, Tetranychidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H.W. Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (4), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mite diversity (Acari: Mesostigmata) and assessment of their spatial distribution in French apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different feeding behaviours in a single predatory mite species. 2. Responses of two populations of Phytoseiulus longipes (Acari: Phytoseiidae) to various prey species, prey stages and plant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-013-9746-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euseius gallicus Kreiter and Tixier (Acari: Phytoseiidae) is present in four more countries in Europe: Belgium, Germany, the Netherlands and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Döker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pijnakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (3), pp.245-248. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Neoseiulus wearnei the Neoseiulus californicus of Australia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.267- 277. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-013-9740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of Phytoseiidae (Acari: Mesostigmata) in three crop management strategies of citrus orchards in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different feeding behaviors in a single predatory mite species. 1. Comparative life histories of three populations of Phytoseiulus longipes (Acari: Phytoseiidae) depending on prey species and plant substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.313 - 324. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-013-9745-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approaches for morphological continuous characters: a conceptual model applied to Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of six species of the genus Typhlodromus Scheuten (Acari: Phytoseiidae: Typhlodrominae) recorded from some regions of Western and North–Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Asali Fayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persian Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.369-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae in European grape (Vitis vinifera L.): bio-ecological aspects and keys to species (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baldassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3721 (2), pp.101 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytoseiidae dans les vergers français de fruits à noyau et à coques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 663, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytoseiidae dans les vergers français de pommiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phytoseiid mites of the French West Indies, with description of a new species, and new records (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20132095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative morphological and molecular diagnostics for Typhlodromus pyri (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.68-78. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2011.00504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) of Tunisian citrus orchards: Catalogue, biogeography and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Lebdi Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (4), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20122072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first electronic polytomous key to the world species of the subgenus Typhlodromus (Anthoseius) De Leon (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3451, pp.46 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining molecular data for all life stages of Typhlodromus (Typhlodromus) exhilaratus (Mesostigmata: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10493-012-9548-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of description of Phytoseiidae mite species (Acari: Mesostigmata): space, time and body size variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G..J. Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.993-1013. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-012-0235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approaches to assess intraspecific variations of morphological continuous characters: the case study of the family Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.489 - 502. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2012.00394.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of genus within the family Phytoseiidae (Acari: Parasitiformes): historical review and phylogenetic analyses of the genus Neoseiulus Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralabos Tsolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (2), pp.253-273. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2011.00809.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the genus [i]Neoseiulella[/i] Muma (Acari: Phytoseiidae). Re-description of species, synonymies assessment, biogeography, plant supports and key to adult females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (3), pp.259-348. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20122048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Tetranychus evansi Baker & Pritchard and Tetranychus urticae Koch by Phytoseiulus longipes Evans in tomato greenhouses in Spain [Acari: Tetranychidae, Phytoseiidae]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeri Atuahiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy demonstrates the unexpected synonymy between two predatory mite species: Cydnodromus idaeus and C. picanus (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralabos Tsolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvadore Ragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (4), pp.273-281. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/IS11025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological boundaries of the predatory mite Neoseiulus californicus (McGregor) (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (2), pp.393-406. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01717.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical analysis within the family Phytoseiidae Berlese (Acari: Mesostigmata): an example from the large sub-genus Typhlodromus (Anthoseius) De Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.431-448. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20112026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry management and phytoseiid communities in vineyards in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialivia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-011-9450-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des populations d'acariens dans les systèmes agroforestiers viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialivia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzle of DNA sequences of Phytoseiidae (Acari: Mesostigmata) in the public GenBank database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.389-406. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/IS11013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the specific identity of specimens of Phytoseiulus longipes Evans (Mesostigmata: Phytoseiidae) showing different feeding behaviours: morphological and molecular analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (5), pp.569-579. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485309990617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular diagnostics of Phytoseiulus persimilis and Phytoseiulus macropilis (Acari: Phytoseiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-010-9364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ground cover management on diversity and density of phytoseiid mites (Acari: Phytoseiidae) in Guadeloupean citrus orchards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-010-9367-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mite species from Croatia, with description of a new species of the genus &amp;lt;em&amp;gt;Typhlodromus&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Typhlodromus&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.165-180. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/AN09092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and biogeographic analysis of the genus &amp;lt;em&amp;gt;Phytoseiulus&amp;lt;/em&amp;gt; (Acari: Phytoseiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (5), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noctuelle du genre Xylena (Lepidoptera : Noctuidae) a dévasté des parcelles de vigne en 2010 dans la valléede l'Orbieu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. J. Boursuqet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (19-20), pp.396-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two synonymy cases within the genus &amp;lt;em&amp;gt;Neoseiulella&amp;lt;/em&amp;gt; (Acari: Phytoseiidae): is the molecular evidence so evident?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.323-344. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2010.01516.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the genus Euseius Wainstein (Acari: Phytoseiidae) from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1/4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222930903383529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of phytoseiid mites (Acari: Mesostigmata) from the Brazilian Atlantic forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20101973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voucher specimens for DNA sequences of Phytoseiid mites (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialivia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.487-494. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20101984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg hatching response to a range of air humidities for six species of predatory mites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2010.00992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological evidence for new species status within the genus Euseius (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (8), pp.689-698. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/Z09-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthropods in biodiversity hotspots: the case of the Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.507-527. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) from Tunisia: catalogue, biogeography and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer H. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar K. Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah S. Ben Chabaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisian Journal of Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kampimodromus aberrans (Acari: Phytoseiidae) from the USA: morphological and molecular assessment of its density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485307005457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic distribution of the Phytoseiidae 'Acari: Mesostigmata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto J. de Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.845-856. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibalism and intraguild predation in Typhlodromus exhilaratus and T. phialatus (Acari: Phytoseiidae) under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37-43 (1-2), Publis007-cbgp-063. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-006-9046-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting abundance and diversity of phytoseiid mite communities in two arboreta in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Egyptian Society of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (2), pp.493-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of phytoseiid mites (Acari: Mesostigmata) from the French Antilles, with description of &amp;lt;em&amp;gt;Neoseiulus cecileae&amp;lt;/em&amp;gt; sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1294, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces de phytoseiides présentes dans les vignobles du Languedoc-Roussillon et les facteurs qui affectent leur densité et leur diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (21), pp.463-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant mites (acari) from northeastern Brazil, with descriptions of two new species of the family physoseiidae (mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H.W. Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytoséiides se mettent en quatre : les différentes catégories fonctionnelles de ces acariens prédateurs et leur utilité en agriculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 586, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of phytoseiid mites in uncultivated areas adjacent to vineyards: a case study in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2-3), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des populations d'acariens prédateurs phytoséiides en culture pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 399, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting ambulatory dispersal in predaceous mite Neoseiulus californicus (Acari : Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 515, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Languedoc vineyards by phytoseiid mites (Acari : Phytoseiidae) : influence of wind and crop environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 22, pp.523-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated genetic trends for growth and carcass traits in two French pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 18 (2), pp.185-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle translocation réciproque t, rcp (7 q- ; 15 q+) chez un verrat « hypoprolifique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15 (4), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in French Mediterranean vineyards: How are soil predaroy mite communities affected in different agricultural systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists; Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites associated with oak, poplar and walnut trees in Turkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebahat K. Ozman-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyma Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Baş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damla Saglam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA; European Association of Acarologists (EURAAC), Sep 2024, Athènes, Greece. pp.OP-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice tests to determine the preference behavior of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) among a combination of plants and food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Feugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular variations of specimens identified as Protogamasellopsis zaheri (Rhodacaridae: Mesostigmata) from different Brazilian bioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ávyla Régia de Albuquerque Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto José De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Campos Castilho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is going under the charming French Mediterranean vineyards? Assessing the effect of agricultural practices on oribatida mite communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du laboratoire au terrain pour évaluer l’efficacité de Typhlodromus (Anthoseius) recki via l'utilisation de plantes banques pour lutter contre Aculops Lycopersici sur la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do interactions between individuals of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) and Phytoseiulus persimilis affect their effectiveness as predators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Feugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among populations of Amblyseius swirskii Athias-Henriot (Acari: Phytoseiidae) from Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Mertoglu Boz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabi Alper Kumral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated systematics of Phytoseiidae mites (Acari: Mesostigmata) and life traits for biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much trichomes in tomato genotypes affect the development and dispersal of Tetranychus urticae and the phytoseiid mite Typhlodromus recki ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversification in agroecological vineyards: impact on predatory mites(Phytoseiidae) communities and potential natural regulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steele Rion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity drivers of arthropod pest regulation services in tropical agroecosystems of La Réunion island, a first systemic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neve de Mevergnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation ability of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) andrelationships between phenotypic traits and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: Tomato trichomes effects on Tetranychus urticae and its promising predatory mite, the phytoseiid Typhlodromus recki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.41, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much tomato trichomes affects dispersion and development of mites? A study on the two spotted spider mite, Tetranychus urticae and on its promising biological control agent, the phytoseiid mite Typhlodromus (Anthoseius) recki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the European Association of Acarologists (EurAAc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture in the face of a changing climate: Adaptation and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tzortzakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference, ADAPTtoCLIMATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización morfológica y molecular de Typhlodromus (Anthoseius) recki Wainstein, 1958 (Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Jornadas del Grupo Ibérico de Aracnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Priego, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts negatively biological control of a global pest by two key natural enemies: small-scale farming at higher risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stavrinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity assessment within the species Amblyseius swirskii Athias-Henriot (Acari : Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules for importations of natural enemies un Europe and secure indentification: the case of Phytoseiidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of predatory mites of the family phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congresso latino-americano de Acarologia, 6. Brazilian symposium of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pirénepolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mite species on wild mushrooms on the campus of Ondokuz Mayis University in Samsun, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caltepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Witalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Makol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Station of the Commonwealth Institute of Biological Control., Aug 2018, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and molecular characters of some Phytoseiidae species from Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erdoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New concepts and methods for integrated modern systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congresso latino-americano de Acarologia, 6. Brazilian symposium of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pirénepolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular phylogenetic and implications for the taxonomy of the family Phytoseiidae (Acari : Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substances naturelles pour lutter contre les ravageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biocontrôle et expérimentations Chaire AgroSys Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-organismes de biocontrôle pour lutter contre les ravageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biocontrôle et expérimentations Chaire AgroSys Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’environnement paysager d’une parcelle et de la concentration pollinique sur les Phytoseiida dans trois régions viticoles françaises (Projet Biocontrol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Conférence Internationale sur les Ravageurs et Auxiliaires en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., 2017, Montpellier, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding for rapidly identifying Phytoseiidae predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’environnement paysager d’une parcelle et de la concentration pollinique sur les Phytoseiidae dans trois régions viticoles françaises (projet biocontrol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Conférence Internationale sur les Ravageurs et Auxiliaires en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA. Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro), FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why multidisciplinary approaches for controlling mite pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Phytoseiid Species on Vegetables in Samsun Province, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oksuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Ozman-Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations de Montpellier SupAgro et le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biocontrôle et expérimentations Chaire AgroSys Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of biological features of Typhlodromus (Anthoseius) recki (Mesostigmata: Phytoseidae) feeding on Tetranychus urticae (Thrombidiforma: Tetranychidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape environment and pollen spilled on the density and diversity of predatory mites (Acari: Mesostigmata, Phytoseiidae) in vineyards of South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre les acariens sur tomates : difficultés et nouveaux leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chaire AgroSys Montpellier SupAgro : quels intrants pour une agroécologie durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification polytomous key of Phytoseiidae species (Acari: Mesostigmata) of agronomic interest: an online freely available tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers for access deep phylogeny in the family phytoseiidae (acari: mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari) are bio-indicators of agricultural practice impact on the agroecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rajaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro 2010 the XIth ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the usefulness of eight DNA fragments for phylogenetic studies within the family Phytoseiidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Acarology (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9837-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agroforestry affect phytoseiid mite communities in vineyards int the South of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Acarology (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard agroforestry: a new concept for a sustainable vineyard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goma-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ken, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of mites in European vineyards and the impact of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pozzebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Malagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Acarology (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9837-5_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and biogeography of the genus Phytoseiulus Evans (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad M. Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology. Integrative Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric variation between populations of Kampimodromus aberrans(oudemans) (acari: phytoseiidae). Implications for the taxonomy of the genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Latinoamericana de Acarología. Facultad de Ciencias, Universidad Nacional Autónoma de México, Mexico., Sep 2002, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard colonisation by predaceous mites (Acari: Phytoseiidae) living in surrounding vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Latinoamericana de Acarología. Facultad de Ciencias, Universidad Nacional Autónoma de México, Mexico., Sep 2002, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic databases and their use for the biodiversity assessment of Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology. Integrative Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés et les solutions pour l’identification des espèces de Phytoseiidae (Acari) d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tricentenaire de Linné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Orchidées. FRA., Jan 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick overview of the story of French acarologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th symposium of European association of acarologists, Université Paul Valéry, Montpellier III, 21-25 july 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs moléculaires pour fiabiliser l'identification au sein d'une famille d'acariens prédateurs : les Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2011, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Integrative Acarology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European congress EURAAC, Montpellier, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Phytoseiulus longipes to control spider mite pests on tomato in European greenhouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology for Phytoseiidae identification: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology. Integrative Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France. pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) from Tunisia: catalogue, biogeography, and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sahraoui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ben Chabaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of the European Association of Acarologists Integrative Acarology. Montpellier, 2008/07/21-25, 197-207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'effets non intentionnels : cas des acariens en vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information régionale sur le risque en protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion ambulatoire de Neoseiulus californicus : Conséquences possibles sur la gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Raworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des vignobles par les acariens prédateurs Phytoseiidae (Acari). Le cas du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats méthodologiques concernant l'évaluation des effets non intentionnels des produits phytosanitaires sur les acariens prédateurs Phytoseiidae en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of pests in soybean in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pest Management in Organic Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching approaches in applied plant sciences: experiences from European universities within the ESCAPAdE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Polesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final resume on the research on the research unit Laboratory of Plant Ecophysiological responses to Environmental Stresses (LEPSE) under the supervision of the following institutions and research bodies, Montpellier SupAgro - Institut &amp;quot;Agro&amp;quot;, Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'implication des composes phenoliques dans l'interaction pecher Prunus persica (L) Batsch puceron vert Myzus persicae Sulzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure Agronomique (ENSA), Montpellier, FRA. 1994, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection pour la resistance au puceron vert (Myzus persicae Sulzer) chez le pecher (Prunus persica L. Batsch). Evaluation de la descendance hybride interspecifique P. davidiana x P. persica var. Summergrand et mise au point d'un test de selection precoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Faculte des Sciences. Université d'Avignon et des Pays de Vaucluse (UAPV), FRA. 1993, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in molecular diagnostic methods of Phytoseiidae species (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kumral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Molecular Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Adana, Turkey. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of common sowthistle: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 197 p., 2018, XV International Symposium on Biological Control of Weeds : Abstracts of talks and posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful flower with a bitter taste, Allium triquetrum L., angled onion: a new biological control program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mites associated with egg masses of the viburnum leaf beetle Pyrrhalta viburni (Paykull) on Viburnum tinus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord A. Desurmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerdellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key to species of Phytoseiidae mites in European vine fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Acarology: Proceedings of the sixth Congress of the European Association of Acarologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Association of Acarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. European Association of Acarologists, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId584"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Stéphane Tixier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and management drivers of pest regulation via multitrophic pathways in tropical insular agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nève de Mévergnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delauney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gendron Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110030. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced tomato defenses mediated by jasmonic acid do not have a major effect on the density of predator biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bohloolzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Serrano-Carnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elragig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.2339-2351. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-025-01941-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas L. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory and field studies to assess the efficacy of the predatory mite Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) introduced via banker plants to control the mite pest Aculops lycopersici (Acari: Eriophyidae) on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-024-10291-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Typhlodromus (Anthoseius) recki confronted to a combination of plants and food: pollen, Tetranychus urticae and Aculops lycopersici for companion plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Feugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94, pp.25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00996-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato trichomes: trade-off between plant defenses against pests and benefits for biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1232-1253. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/ej2w-b311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid Mites: Trees, Ecology and Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebahat Ozman-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyma Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huseyin Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damla Saglam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.542. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16090542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of Typhlodromus (Anthoseius) recki Wainstein (Acari: Phytoseiidae) along Solanaceae stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.563-582. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00946-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and morphological features of some Turkish populations of Amblyseius swirskii (Athias-Henriot) (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Mertoglu Boz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabi Alper Kumral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (4), pp.1163-1174. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/la7w-80ps⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: tomato trichomes effects on Tetranychus urticae (Koch) and the predatory mite Typhlodromus (Anthoseius) recki Wainstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.169-195. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00917-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agroecological practices on Phytoseiidae communities in a vineyard of South of France: effect of covercrops and agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.369-395. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-024-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel auxiliaire pour contrôler l'acariose bronzée de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 775, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the herbivore community and its impact on Sonchus oleraceus (Asterales: Asteraceae) in its invaded range in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Labouyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.220-234. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aen.12640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae (Acari: Mesostigmata) in four provinces of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Farazmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jalaeian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Saboori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persian Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.21-58. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22073/pja.v12i1.77425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) from Central West Morocco: new records and key to females of all recorded Moroccan species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akchour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Msanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.691-724. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/v5of-5oe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the predatory mite Amblyseius swirskii Athias-Henriot (Acari: Phytoseiidae) with an overview of its distribution and implications for biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.104841. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers for mutation in amino acid sequences of two mitochondrial proteins (Cytb and COI) in Phytoseiidae mites (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-022-00741-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of phytoseiid mites (Acari: Mesostigmata) of Grande Comore Island (Comoros Archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-My Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadji Mouigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (2), pp.241-273. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of life history traits: variation in morphology, molecular and amino acid sequences within Typhlodromus ( Anthoseius ) recki Wainstein (Acari: Mesostigmata: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining metabarcoding and ecological interaction networks for selecting candidate biological control agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bénetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (12), pp.2866-2880. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular variation of the cytochrome b DNA and protein sequences in Phytoseiulus macropilis and P. persimilis (Acari: Phytoseiidae) reflect population differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Vitelli Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eidi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.687-701. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-021-00648-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated taxonomy supports the identification of some species of Phytoseiidae (Acari: Mesostigmata) from Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stephane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.824-844. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/m2Rp-WodG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the predatory mite Amblydromalus zannoui to control pest mites on Jatropha curcas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdirene Coutinho Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brandão de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilton Pires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Jiménez Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marçal Pedro-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.487-496. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-021-10080-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of phytoseiid mites (Acari: Mesostigmata) from Madeira Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stephane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (2), pp.217-240. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20214428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites of Slovenia (Acari: Mesostigmata): new records and first description of the male of Amblyseius microorientalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Bohinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Trdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (2), pp.203-242. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20204364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of trans-generational developmental modifications induced by simulated heat waves in an arthropod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Formayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4098. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach combining molecular analyses and experiments to investigate predation of insect eggs by a mite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord A Desurmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Kerdellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Guermache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Pfingstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.e03065. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and biological features of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) on Tetranychus urticae, T. evansi (Acari: Tetranychidae) and Aculops lycopersici (Acari: Eriophyidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Rocio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pount</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.684-697. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20204396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae (Acari: Mesostigmata) on plants of the family Solanaceae: results of a survey in the south of France and a review of world biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3), pp.357-388. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-020-00507-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of phytoseiid mites in Turkey based on the internal transcribed spacer (ITS) region, with a new record for the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre İnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Çobanoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Sade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (2), pp.201-213. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-020-00504-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid species (Acari: Phytoseiidae) on walnut trees in Samsun Province, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyma Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebahat K. Ozman-Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mites associated with egg masses of the viburnum leaf beetle Pyrrhalta viburni (Paykull) on Viburnum tinus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord A. Desurmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elven Kerdellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Pfingstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20194311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mites of the genus Typhlodromus (Acari: Phytoseiidae) from Southern France: combined morphological and molecular approaches for species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principato Dennj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsolakis Haralabos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4604 (2), pp.242-280. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4604.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predator-prey system: Phytoseiulus persimilis (Acari: Phytoseiidae) and Tetranychus urticae (Acari: Tetranychidae): worldwide occurrence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos C. Stavrinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.301-307. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20194322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on tomato, a notorious pest and its natural enemy: small scale agriculture at higher risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menelaos C Stavrinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.084041. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : effet de l’environnement paysager d’une parcelle de vigne sur la régulation de ses ravageurs (BIOCONTROL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Thiery J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.139-161. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191158122927905E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites of Martinique, with redescription of four species and new records (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovel Pancarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (2), pp.366-407. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory mites (Acari: Phytoseiidae) in agro-ecosystems and conservation biological control: a review and explorative approach for forecasting plant-predatory mite interactions and mite dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2018.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory mites (Acari: Phytoseiidae) first recorded on cultivated plants in Slovenia in the period 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vierbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.493-499. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14720/aas.2018.111.2.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological characterization of the predatory mite Amblyseius largoensis (Acari: Phytoseiidae): surprising similarity between an Asian and American populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora B. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rezende-Puker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel G. C. Gondim Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76 (3), pp.287-310. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-018-0308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory phytoseiid mites associated with cassava in Kenya, identification key and molecular diagnosis (Acari: Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Mutisya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Banhawy El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles W. Kariuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannute P.M.. Khamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.541-554. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/acarologia/20174172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which molecular markers for assessing which taxonomic level? The case study of the mite family Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.251 - 267. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great molecular variation within the species Phytoseius finitimus (Acari: Phytoseiidae): implications for diagnosis decision within the mite family Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Vicent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20174168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy approach for analysing evolutionary history of the tribe Euseiini Chant &amp; McMurtry (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.302 - 319. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772000.2017.1401562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unexpected occurrence of Amblyseius swirskii (Athias-Henriot) in La Reunion Island (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (2), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20162254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae (Acari: Mesostigmata) of Morocco: new records, descriptions of five new species, re-descriptions of two species, and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4067 (5), pp.501-551. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4067.5.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence inattendue d'un phytoseiide à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 695, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are distances between large setal pairs on dorsal shield in Paraphytoseius species (Acari: Phytoseiidae) of any taxonomic value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persian Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable weed management and predatory mite (Acari: Phytoseiidae) dynamics in Tunisian citrus orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (4), pp.517 - 532. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20162240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion des vignes sur les acariens Phytoseiidae. Quels sont les effets de mesures augmentant la biodiversité dans les parcelles(agroforesterie, enherbement), à leurs abords (haies) ou à l’échelle du paysage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 688, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gestion de la biodiversité dans les vignobles sur les communautés d’acariens prédateurs Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of agroforestry on Phytoseiidae communities (Acari: Mesostigmata) in vineyards. A synthesis of a 10-year period of observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.361-375. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20152182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euseius gallicus Kreiter and Tixier (Acari: Phytoseiidae) is present in four more countries in Europe: Belgium, Germany, the Netherlands and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Döker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pijnakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (3), pp.245-248. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different feeding behaviours in a single predatory mite species. 2. Responses of two populations of Phytoseiulus longipes (Acari: Phytoseiidae) to various prey species, prey stages and plant substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-013-9746-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant inhabiting phytoseiid predators of midwestern Brazil, with emphasis on those associated with the tomato red spider mite, Tetranychus evansi (Acari: Phytoseiidae, Tetranychidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H.W. Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (4), pp.425-431. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mite diversity (Acari: Mesostigmata) and assessment of their spatial distribution in French apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Neoseiulus wearnei the Neoseiulus californicus of Australia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.267- 277. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-013-9740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different feeding behaviors in a single predatory mite species. 1. Comparative life histories of three populations of Phytoseiulus longipes (Acari: Phytoseiidae) depending on prey species and plant substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.313 - 324. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-013-9745-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of Phytoseiidae (Acari: Mesostigmata) in three crop management strategies of citrus orchards in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20142123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idiosomal setae in the family Phytoseiidae (Acari: Mesostigmata): variation, geographical distribution and taxonomic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (3), pp.606-624. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive compatibility and genetic and morphometric variability among populations of the predatory mite, Amblyseius largoensis (Acari: Phytoseiidae), from Indian Ocean Islands and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton A. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata S. Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of six species of the genus Typhlodromus Scheuten (Acari: Phytoseiidae: Typhlodrominae) recorded from some regions of Western and North–Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Asali Fayaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Khanjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persian Journal of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (3), pp.369-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiidae in European grape (Vitis vinifera L.): bio-ecological aspects and keys to species (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baldassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3721 (2), pp.101 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytoseiidae dans les vergers français de fruits à noyau et à coques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 663, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytoseiidae dans les vergers français de pommiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivson Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 662, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phytoseiid mites of the French West Indies, with description of a new species, and new records (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20132095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approaches for morphological continuous characters: a conceptual model applied to Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) of Tunisian citrus orchards: Catalogue, biogeography and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Lebdi Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (4), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20122072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining molecular data for all life stages of Typhlodromus (Typhlodromus) exhilaratus (Mesostigmata: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10493-012-9548-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of description of Phytoseiidae mite species (Acari: Mesostigmata): space, time and body size variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G..J. Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.993-1013. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-012-0235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first electronic polytomous key to the world species of the subgenus Typhlodromus (Anthoseius) De Leon (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3451, pp.46 - 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative morphological and molecular diagnostics for Typhlodromus pyri (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.68-78. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2011.00504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approaches to assess intraspecific variations of morphological continuous characters: the case study of the family Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.489 - 502. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2012.00394.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of genus within the family Phytoseiidae (Acari: Parasitiformes): historical review and phylogenetic analyses of the genus Neoseiulus Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralabos Tsolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (2), pp.253-273. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2011.00809.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the genus [i]Neoseiulella[/i] Muma (Acari: Phytoseiidae). Re-description of species, synonymies assessment, biogeography, plant supports and key to adult females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (3), pp.259-348. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20122048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical analysis within the family Phytoseiidae Berlese (Acari: Mesostigmata): an example from the large sub-genus Typhlodromus (Anthoseius) De Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.431-448. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20112026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy demonstrates the unexpected synonymy between two predatory mite species: Cydnodromus idaeus and C. picanus (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralabos Tsolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvadore Ragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (4), pp.273-281. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/IS11025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological boundaries of the predatory mite Neoseiulus californicus (McGregor) (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (2), pp.393-406. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01717.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry management and phytoseiid communities in vineyards in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialivia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-011-9450-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des populations d'acariens dans les systèmes agroforestiers viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialivia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzle of DNA sequences of Phytoseiidae (Acari: Mesostigmata) in the public GenBank database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Akashi Hernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.389-406. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/IS11013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Tetranychus evansi Baker & Pritchard and Tetranychus urticae Koch by Phytoseiulus longipes Evans in tomato greenhouses in Spain [Acari: Tetranychidae, Phytoseiidae]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeri Atuahiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular diagnostics of Phytoseiulus persimilis and Phytoseiulus macropilis (Acari: Phytoseiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-010-9364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and biogeographic analysis of the genus &amp;lt;em&amp;gt;Phytoseiulus&amp;lt;/em&amp;gt; (Acari: Phytoseiidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (5), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00439.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mite species from Croatia, with description of a new species of the genus &amp;lt;em&amp;gt;Typhlodromus&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Typhlodromus&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.165-180. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/AN09092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noctuelle du genre Xylena (Lepidoptera : Noctuidae) a dévasté des parcelles de vigne en 2010 dans la valléede l'Orbieu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. J. Boursuqet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (19-20), pp.396-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ground cover management on diversity and density of phytoseiid mites (Acari: Phytoseiidae) in Guadeloupean citrus orchards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-010-9367-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two synonymy cases within the genus &amp;lt;em&amp;gt;Neoseiulella&amp;lt;/em&amp;gt; (Acari: Phytoseiidae): is the molecular evidence so evident?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.323-344. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2010.01516.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of the genus Euseius Wainstein (Acari: Phytoseiidae) from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (1/4), pp.241-254. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222930903383529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voucher specimens for DNA sequences of Phytoseiid mites (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialivia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poinso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.487-494. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20101984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of phytoseiid mites (Acari: Mesostigmata) from the Brazilian Atlantic forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/acarologia/20101973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg hatching response to a range of air humidities for six species of predatory mites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.237-244. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1570-7458.2010.00992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the specific identity of specimens of Phytoseiulus longipes Evans (Mesostigmata: Phytoseiidae) showing different feeding behaviours: morphological and molecular analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (5), pp.569-579. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485309990617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological evidence for new species status within the genus Euseius (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (8), pp.689-698. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/Z09-057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthropods in biodiversity hotspots: the case of the Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.507-527. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9517-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) from Tunisia: catalogue, biogeography and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer H. Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar K. Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah S. Ben Chabaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisian Journal of Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kampimodromus aberrans (Acari: Phytoseiidae) from the USA: morphological and molecular assessment of its density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Croft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485307005457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic distribution of the Phytoseiidae 'Acari: Mesostigmata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto J. de Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.845-856. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannibalism and intraguild predation in Typhlodromus exhilaratus and T. phialatus (Acari: Phytoseiidae) under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37-43 (1-2), Publis007-cbgp-063. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-006-9046-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting abundance and diversity of phytoseiid mite communities in two arboreta in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Egyptian Society of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (2), pp.493-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of phytoseiid mites (Acari: Mesostigmata) from the French Antilles, with description of &amp;lt;em&amp;gt;Neoseiulus cecileae&amp;lt;/em&amp;gt; sp. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1294, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces de phytoseiides présentes dans les vignobles du Languedoc-Roussillon et les facteurs qui affectent leur densité et leur diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (21), pp.463-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant mites (acari) from northeastern Brazil, with descriptions of two new species of the family physoseiidae (mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H.W. Flechtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of phytoseiid mites in uncultivated areas adjacent to vineyards: a case study in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2-3), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytoséiides se mettent en quatre : les différentes catégories fonctionnelles de ces acariens prédateurs et leur utilité en agriculture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 586, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 515, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des populations d'acariens prédateurs phytoséiides en culture pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 399, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting ambulatory dispersal in predaceous mite Neoseiulus californicus (Acari : Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Languedoc vineyards by phytoseiid mites (Acari : Phytoseiidae) : influence of wind and crop environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 22, pp.523-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated genetic trends for growth and carcass traits in two French pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 18 (2), pp.185-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle translocation réciproque t, rcp (7 q- ; 15 q+) chez un verrat « hypoprolifique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15 (4), pp.479-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites associated with oak, poplar and walnut trees in Turkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebahat K. Ozman-Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyma Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Baş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damla Saglam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA; European Association of Acarologists (EURAAC), Sep 2024, Athènes, Greece. pp.OP-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du laboratoire au terrain pour évaluer l’efficacité de Typhlodromus (Anthoseius) recki via l'utilisation de plantes banques pour lutter contre Aculops Lycopersici sur la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do interactions between individuals of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) and Phytoseiulus persimilis affect their effectiveness as predators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Feugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice tests to determine the preference behavior of the Phytoseiidae species Typhlodromus (Anthoseius) recki (Wainstein) among a combination of plants and food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Feugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is going under the charming French Mediterranean vineyards? Assessing the effect of agricultural practices on oribatida mite communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular variations of specimens identified as Protogamasellopsis zaheri (Rhodacaridae: Mesostigmata) from different Brazilian bioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ávyla Régia de Albuquerque Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto José De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Campos Castilho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among populations of Amblyseius swirskii Athias-Henriot (Acari: Phytoseiidae) from Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Mertoglu Boz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabi Alper Kumral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in French Mediterranean vineyards: How are soil predaroy mite communities affected in different agricultural systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Juliane Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lorena Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Rajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists; Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Souto de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Santos de Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pires Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Spider Mite Genome Meeting in Logrono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de la Rioja, Oct 2024, Logroño, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated systematics of Phytoseiidae mites (Acari: Mesostigmata) and life traits for biological control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabarcoding approach to unveil the diet of predatory mites - state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much trichomes in tomato genotypes affect the development and dispersal of Tetranychus urticae and the phytoseiid mite Typhlodromus recki ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarology Symposium Acarology Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acarology Society of America, Nov 2023, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity drivers of arthropod pest regulation services in tropical agroecosystems of La Réunion island, a first systemic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neve de Mevergnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversification in agroecological vineyards: impact on predatory mites(Phytoseiidae) communities and potential natural regulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steele Rion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation ability of Typhlodromus (Anthoseius) recki (Acari: Phytoseiidae) andrelationships between phenotypic traits and dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Raeckelboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting of the IOBC-WPRS Working Group“Integrated Control of Plant-Feeding Mites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dejan Marčić, Institute of Pesticides and Environmental Protection Belgrade, Serbia; George Broufas, Democritus University of Thrace Orestiada, Greece, Sep 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant, pest and predator interplay: Tomato trichomes effects on Tetranychus urticae and its promising predatory mite, the phytoseiid Typhlodromus recki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.41, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much tomato trichomes affects dispersion and development of mites? A study on the two spotted spider mite, Tetranychus urticae and on its promising biological control agent, the phytoseiid mite Typhlodromus (Anthoseius) recki.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabary Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the European Association of Acarologists (EurAAc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture in the face of a changing climate: Adaptation and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tzortzakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference, ADAPTtoCLIMATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ferragut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IOBC-WPRS Working Group “Integrated Control of Plant-Feeding Mites”. Seventh Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización morfológica y molecular de Typhlodromus (Anthoseius) recki Wainstein, 1958 (Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Jornadas del Grupo Ibérico de Aracnología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Priego, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts negatively biological control of a global pest by two key natural enemies: small-scale farming at higher risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Litskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stavrinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity assessment within the species Amblyseius swirskii Athias-Henriot (Acari : Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathyamurthy Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Station of the Commonwealth Institute of Biological Control., Aug 2018, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and molecular characters of some Phytoseiidae species from Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erdoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular phylogenetic and implications for the taxonomy of the family Phytoseiidae (Acari : Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New concepts and methods for integrated modern systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congresso latino-americano de Acarologia, 6. Brazilian symposium of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pirénepolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of ecological interactions for optimizing biocontrol prospection of the invasive weed Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raghu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Australasian Weeds Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules for importations of natural enemies un Europe and secure indentification: the case of Phytoseiidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of predatory mites of the family phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congresso latino-americano de Acarologia, 6. Brazilian symposium of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pirénepolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mite species on wild mushrooms on the campus of Ondokuz Mayis University in Samsun, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caltepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Witalinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Makol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Acarology (ICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-organismes de biocontrôle pour lutter contre les ravageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biocontrôle et expérimentations Chaire AgroSys Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les substances naturelles pour lutter contre les ravageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biocontrôle et expérimentations Chaire AgroSys Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding for rapidly identifying Phytoseiidae predatory mite species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’environnement paysager d’une parcelle et de la concentration pollinique sur les Phytoseiida dans trois régions viticoles françaises (Projet Biocontrol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Conférence Internationale sur les Ravageurs et Auxiliaires en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., 2017, Montpellier, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’environnement paysager d’une parcelle et de la concentration pollinique sur les Phytoseiidae dans trois régions viticoles françaises (projet biocontrol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Conférence Internationale sur les Ravageurs et Auxiliaires en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA. Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro), FRA., Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why multidisciplinary approaches for controlling mite pests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations de Montpellier SupAgro et le biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire biocontrôle et expérimentations Chaire AgroSys Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Phytoseiid Species on Vegetables in Samsun Province, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oksuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Ozman-Sullivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC congress Chania Working Group "Integrated Control of Plant-Feeding Mites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of biological features of Typhlodromus (Anthoseius) recki (Mesostigmata: Phytoseidae) feeding on Tetranychus urticae (Thrombidiforma: Tetranychidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape environment and pollen spilled on the density and diversity of predatory mites (Acari: Mesostigmata, Phytoseiidae) in vineyards of South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification polytomous key of Phytoseiidae species (Acari: Mesostigmata) of agronomic interest: an online freely available tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre les acariens sur tomates : difficultés et nouveaux leviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Chaire AgroSys Montpellier SupAgro : quels intrants pour une agroécologie durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers for access deep phylogeny in the family phytoseiidae (acari: mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the EURopean Association of ACarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does agroforestry affect phytoseiid mite communities in vineyards int the South of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Acarology (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari) are bio-indicators of agricultural practice impact on the agroecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rajaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro 2010 the XIth ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the usefulness of eight DNA fragments for phylogenetic studies within the family Phytoseiidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Guichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Acarology (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9837-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard agroforestry: a new concept for a sustainable vineyard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goma-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ken, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of mites in European vineyards and the impact of natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pozzebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Malagnini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Acarology (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9837-5_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés et les solutions pour l’identification des espèces de Phytoseiidae (Acari) d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tricentenaire de Linné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Orchidées. FRA., Jan 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick overview of the story of French acarologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th symposium of European association of acarologists, Université Paul Valéry, Montpellier III, 21-25 july 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric variation between populations of Kampimodromus aberrans(oudemans) (acari: phytoseiidae). Implications for the taxonomy of the genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Latinoamericana de Acarología. Facultad de Ciencias, Universidad Nacional Autónoma de México, Mexico., Sep 2002, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard colonisation by predaceous mites (Acari: Phytoseiidae) living in surrounding vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Latinoamericana de Acarología. Facultad de Ciencias, Universidad Nacional Autónoma de México, Mexico., Sep 2002, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic databases and their use for the biodiversity assessment of Phytoseiidae (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Douin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology. Integrative Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs moléculaires pour fiabiliser l'identification au sein d'une famille d'acariens prédateurs : les Phytoseiidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2011, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Phytoseiulus longipes to control spider mite pests on tomato in European greenhouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Integrative Acarology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European congress EURAAC, Montpellier, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology for Phytoseiidae identification: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology. Integrative Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France. pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoseiid mites (Acari: Mesostigmata) from Tunisia: catalogue, biogeography, and key for identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Sahraoui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Lebdi-Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ben Chabaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of the European Association of Acarologists Integrative Acarology. Montpellier, 2008/07/21-25, 197-207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and biogeography of the genus Phytoseiulus Evans (Acari: Phytoseiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad M. Kanouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Congress of Acarology. Integrative Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC). INT., Jul 2008, Montpellier, France. pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d'effets non intentionnels : cas des acariens en vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information régionale sur le risque en protection des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats méthodologiques concernant l'évaluation des effets non intentionnels des produits phytosanitaires sur les acariens prédateurs Phytoseiidae en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation des vignobles par les acariens prédateurs Phytoseiidae (Acari). Le cas du Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion ambulatoire de Neoseiulus californicus : Conséquences possibles sur la gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Raworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale sur les ravageurs en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of predatory mites through DNA metabarcoding—can abiotic factors affect prey detectability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Carolina S. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pires Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Z.-Q.; Fan, Q.-H; Heath, A.C.G.; Minor, M.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosymposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (Acarological Frontiers: Proceedings of the XVI International Congress of Acarology, 1–5 Dec. 2022, Auckland, New Zealand), </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-100, 2022, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zoosymposia.22.1.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of pests in soybean in organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pest Management in Organic Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI Publishing, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative teaching approaches in applied plant sciences: experiences from European universities within the ESCAPAdE network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Polesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final resume on the research on the research unit Laboratory of Plant Ecophysiological responses to Environmental Stresses (LEPSE) under the supervision of the following institutions and research bodies, Montpellier SupAgro - Institut &amp;quot;Agro&amp;quot;, Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'implication des composes phenoliques dans l'interaction pecher Prunus persica (L) Batsch puceron vert Myzus persicae Sulzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure Agronomique (ENSA), Montpellier, FRA. 1994, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection pour la resistance au puceron vert (Myzus persicae Sulzer) chez le pecher (Prunus persica L. Batsch). Evaluation de la descendance hybride interspecifique P. davidiana x P. persica var. Summergrand et mise au point d'un test de selection precoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Faculte des Sciences. Université d'Avignon et des Pays de Vaucluse (UAPV), FRA. 1993, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in molecular diagnostic methods of Phytoseiidae species (Acari: Mesostigmata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kumral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vicente dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Molecular Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Adana, Turkey. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of common sowthistle: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 197 p., 2018, XV International Symposium on Biological Control of Weeds : Abstracts of talks and posters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful flower with a bitter taste, Allium triquetrum L., angled onion: a new biological control program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of Sonchus oleraceus: what is known, what is new and what is still missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Biological Control of Weed (ISBCW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Engelberg, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mites associated with egg masses of the viburnum leaf beetle Pyrrhalta viburni (Paykull) on Viburnum tinus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord A. Desurmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerdellant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Entomological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key to species of Phytoseiidae mites in European vine fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Acarology: Proceedings of the sixth Congress of the European Association of Acarologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Association of Acarologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. European Association of Acarologists, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId584"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault N&#232;ve de M&#233;vergnies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delauney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendron Hoareau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohloolzadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serrano-Carnero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elragig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-G&#243;mez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01941-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bardel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-024-10291-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04889292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feugnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00996-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/ej2w-b311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04687767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozman-Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T. Sullivan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Cakir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Bas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Saglam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16090542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Tixier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raeckelboom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navajas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00946-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04795078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Mertoglu Boz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabi Alper Kumral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/la7w-80ps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00917-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04627578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00938-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zahidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akchour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Msanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/v5of-5oe1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03982480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Farazmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jalaeian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Kamali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Saboori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22073/pja.v12i1.77425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Labouyrie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyamurthy Raghu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12640" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-022-00741-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivson Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fossoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104841" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;neti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Vitelli Queiroz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eidi Sato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-021-00648-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stephane Tixier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/m2Rp-WodG" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-My Payet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Mouigni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20214429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdirene Coutinho Miranda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brand&#227;o de Azevedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilton Pires da Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jim&#233;nez Jorge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Pedro-Neto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-021-10080-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stephane Tixier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20214428" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03982443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat K. Ozman-Sullivan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bohinc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Trdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204364" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord A Desurmont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Kerdellant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Pfingstl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walzer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Formayer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61040-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rocio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gonzalez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pount" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre &#304;nak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan &#199;obano&#287;lu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-020-00504-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-020-00507-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D Litskas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos C Stavrinides" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3313" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord A. Desurmont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20194311" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Principato Dennj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsolakis Haralabos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4604.2.2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D. Litskas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos C. Stavrinides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20194322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923876v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora B. Lima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rezende-Puker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel G. C. Gondim Jr." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0308-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovel Pancarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20184248" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohinc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vierbergen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14720/aas.2018.111.2.21" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535671v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Mutisya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Banhawy El Sayed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicente dos Santos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Kariuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannute P.M.. Khamala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20174172" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicente Dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2017.1401562" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520212v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor dos Santos Vicent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Duso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20174168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512076v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20162254" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Allam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4067.5.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Avril" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahraoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebdi-Grissa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20162240" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Prasad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20152182" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton A. Domingos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendonca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica N. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.01.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12277" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z5WBD75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Furtado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. de Moraes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.W. Flechtmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142138" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dedieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142114" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506311v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-013-9746-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#246;ker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Witters" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pijnakker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kazak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tixier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142132" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Otto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-013-9740-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565262v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142123" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506310v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-013-9745-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46CG7CZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Asali Fayaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khanjani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506275v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baldassar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939565v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939554v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mailloux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20132095" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506078v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Okassa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00504.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXKJ85R2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189925v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sahraoui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Lebdi Grissa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20122072" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506266v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Akashi Hernandes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506110v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10493-012-9548-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2K2L30ZB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G..J. Moraes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0235-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKZGKH4R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2012.00394.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V071DH18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralabos Tsolakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ragusa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2011.00809.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanouh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20122048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506030v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Calvo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timeri Atuahiva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.03.012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQKVBPW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadore Ragusa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poinso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/IS11025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506087v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guichou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01717.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20112026" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialivia Liguori" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-011-9450-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84V6C09D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223534v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506094v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/IS11013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662053v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309990617" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EE46DB283852F505A21AA4C34353BCE14593B97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664709v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-010-9364-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRJQ5V3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658729v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-010-9367-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47K0MT11-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664940v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klaric" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/AN09092" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00439.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C93E14FD6F8D11A2B7269503C28D0CC90E6B32EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Cocquempot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fabre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. J. Boursuqet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658469v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cheval" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01516.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R5KP0CF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659581v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222930903383529" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Kreiter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20101973" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189923v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salerno" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20101984" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664667v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. van Houten" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.00992.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWQB64JX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z09-057" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657492v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9517-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FCEA2E4EF09FDA18DA61D272D72020D1BD1575A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997795v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer H. Sahraoui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar K. Lebdi-Grissa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah S. Ben Chabaan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668249v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Croft" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005457" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D64A1B0C56552E3A32F41FF722DD93156CAD24B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto J. de Moraes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00937.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657378v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszaros" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Barbar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-006-9046-x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCMG6R6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgeois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657561v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683028v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677453v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. de Moraes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682923v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tixier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688636v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauvel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693406v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718822v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719354v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030384v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Juliane Do Prado" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorena Godoy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956162v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Ba&#351;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955220v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956198v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;vyla R&#233;gia de Albuquerque Barros" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Jos&#233; De Moraes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Campos Castilho" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030433v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956336v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956009v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955224v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565631v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565574v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225454v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabary Lou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steele Rion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181260v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neve de Mevergnies" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225463v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raeckelboom" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.11" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225478v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787318v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Litskas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tzortzakis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790159v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez-Martinez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786709v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litskas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stavrinides" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790584v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fossaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785208v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785204v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caltepe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peksen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Witalinski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makol" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735146v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786294v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erdo&#287;an" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785190v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786291v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787833v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheppard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787832v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786734v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786757v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787782v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785745v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734495v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sentenac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiery" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787355v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785543v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oksuz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ozman-Sullivan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786736v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795364v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798356v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800233v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795636v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795634v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752424v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231312v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9837-5_7" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231308v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758349v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goma-Fortin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231310v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pozzebon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Malagnini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9837-5_65" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939761v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Kanouh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231317v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231319v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190414v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751234v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075540v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190433v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068758v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137131v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939744v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Okassa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939701v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sahraoui," TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Lebdi-Grissa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Ben Chabaan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767593v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768190v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Raworth" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766998v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766756v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barthes" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787076v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462401v2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rose" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Polesny" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220775v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carpentier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844524v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844397v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786308v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kumral" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735205v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735161v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787796v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787313v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerdellant" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802737v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050882v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Migeon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault N&#232;ve de M&#233;vergnies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delauney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendron Hoareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohloolzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serrano-Carnero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elragig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-G&#243;mez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01941-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bardel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Douin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-024-10291-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04889292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Feugnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00996-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/ej2w-b311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04687767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat Ozman-Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T. Sullivan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Cakir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Bas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Saglam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16090542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Tixier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raeckelboom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navajas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00946-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04795078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Mertoglu Boz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabi Alper Kumral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/la7w-80ps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Migeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00917-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04627578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-024-00938-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04091141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Labouyrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyamurthy Raghu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12640" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03982480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Farazmand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jalaeian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Kamali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Saboori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22073/pja.v12i1.77425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zahidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akchour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Msanda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/v5of-5oe1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivson Lopes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fossoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104841" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-022-00741-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-My Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Mouigni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20214429" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;neti&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Vitelli Queiroz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eidi Sato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-021-00648-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stephane Tixier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/m2Rp-WodG" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdirene Coutinho Miranda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brand&#227;o de Azevedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilton Pires da Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jim&#233;nez Jorge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Pedro-Neto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-021-10080-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stephane Tixier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20214428" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bohinc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Trdan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204364" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walzer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Formayer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61040-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord A Desurmont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Kerdellant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Pfingstl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3065" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rocio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gonzalez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pount" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20204396" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-020-00507-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre &#304;nak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan &#199;obano&#287;lu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-020-00504-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03982443v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebahat K. Ozman-Sullivan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord A. Desurmont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20194311" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Principato Dennj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsolakis Haralabos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4604.2.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D. Litskas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos C. Stavrinides" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20194322" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D Litskas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos C Stavrinides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3313" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sentenac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thiery J." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191158122927905E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovel Pancarte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20184248" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohinc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vierbergen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trdan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14720/aas.2018.111.2.21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora B. Lima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rezende-Puker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel G. C. Gondim Jr." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0308-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535671v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Mutisya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Banhawy El Sayed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicente dos Santos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W. Kariuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannute P.M.. Khamala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/acarologia/20174172" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618678v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520212v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor dos Santos Vicent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Duso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20174168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01923853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicente Dos Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2017.1401562" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512076v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20162254" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Allam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4067.5.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Avril" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Prasad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547392v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahraoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebdi-Grissa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20162240" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506455v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630126v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20152182" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#246;ker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Witters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pijnakker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kazak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tixier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142132" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-013-9746-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Furtado" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. de Moraes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.W. Flechtmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142138" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dedieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142114" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506308v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Otto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-013-9740-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-013-9745-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565262v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20142123" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12277" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z5WBD75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton A. Domingos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. Mendonca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferragut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica N. Rodrigues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.01.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Asali Fayaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khanjani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baldassar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mailloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20132095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506248v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46CG7CZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sahraoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Lebdi Grissa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20122072" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506110v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Okassa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10493-012-9548-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2K2L30ZB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G..J. Moraes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0235-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKZGKH4R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Akashi Hernandes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506078v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00504.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXKJ85R2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2012.00394.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V071DH18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralabos Tsolakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ragusa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2011.00809.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanouh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20122048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189924v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20112026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadore Ragusa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poinso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/IS11025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506087v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guichou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01717.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506219v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialivia Liguori" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-011-9450-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-84V6C09D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506094v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/IS11013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506030v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Calvo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timeri Atuahiva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.03.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQKVBPW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-010-9364-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRJQ5V3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00439.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C93E14FD6F8D11A2B7269503C28D0CC90E6B32EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klaric" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/AN09092" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939707v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Cocquempot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fabre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. J. Boursuqet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658729v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-010-9367-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47K0MT11-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cheval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01516.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R5KP0CF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659581v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222930903383529" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189923v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salerno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20101984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979842v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Kreiter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/acarologia/20101973" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664667v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrero" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. van Houten" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2010.00992.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWQB64JX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662053v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485309990617" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EE46DB283852F505A21AA4C34353BCE14593B97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z09-057" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657492v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9517-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FCEA2E4EF09FDA18DA61D272D72020D1BD1575A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997795v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer H. Sahraoui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar K. Lebdi-Grissa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah S. Ben Chabaan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668249v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Croft" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005457" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D64A1B0C56552E3A32F41FF722DD93156CAD24B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto J. de Moraes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00937.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657378v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Meszaros" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Barbar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-006-9046-x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCMG6R6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgeois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657561v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683028v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677453v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. de Moraes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677195v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682923v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693406v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Tixier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695141v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688636v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauvel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718822v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719354v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727131v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Ba&#351;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956009v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955220v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030433v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorena Godoy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956198v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;vyla R&#233;gia de Albuquerque Barros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Jos&#233; De Moraes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Campos Castilho" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955224v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030384v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Juliane Do Prado" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956221v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Souto de Oliveira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santos de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pires Paul" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565631v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565625v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Oliveira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04565574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181260v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neve de Mevergnies" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225454v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabary Lou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steele Rion" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225463v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raeckelboom" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.11" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225478v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787318v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Litskas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navajas Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tzortzakis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225590v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790159v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez-Martinez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786709v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litskas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stavrinides" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790584v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fossaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735146v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786294v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erdo&#287;an" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786291v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785190v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787833v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sheppard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787832v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785208v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785204v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786536v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caltepe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peksen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Witalinski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makol" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786757v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786734v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785745v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787782v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734495v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sentenac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiery" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787355v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786736v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785543v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oksuz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Ozman-Sullivan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795364v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798356v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisset" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795636v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800233v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795634v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231308v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752424v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231312v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9837-5_7" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758349v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goma-Fortin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231310v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pozzebon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Malagnini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9837-5_65" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751234v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075540v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231317v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231319v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190414v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190433v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137131v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068758v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939744v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Okassa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939701v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Sahraoui," TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Lebdi-Grissa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Ben Chabaan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939761v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Kanouh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767593v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766756v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barthes" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766998v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768190v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Raworth" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225469v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Carolina S. de Oliveira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pires Paula" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/zs/article/view/zoosymposia.22.1.56/49241" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zoosymposia.22.1.56" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787076v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462401v2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rose" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Polesny" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220775v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carpentier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844524v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844397v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786308v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kumral" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735205v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735161v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787796v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787313v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerdellant" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802737v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050882v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Migeon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>