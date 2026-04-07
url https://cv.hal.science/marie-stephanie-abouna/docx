--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,723 +100,723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques des femmes âgées : assignations sexuées et inégalités</w:t>
+                <w:t xml:space="preserve">ACTIVITÉS PHYSIQUES DES FEMMES AGÉES : ASSIGNATIONS SEXUÉES ET INÉGALITÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (3), pp.33-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250613v1</w:t>
+                <w:t xml:space="preserve">hal-04876008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVITÉS PHYSIQUES DES FEMMES AGÉES : ASSIGNATIONS SEXUÉES ET INÉGALITÉS</w:t>
+                <w:t xml:space="preserve">Activités physiques des femmes âgées : assignations sexuées et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (3), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876008v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité controversée sur le terrain du football : Une analyse croisée entre France et Angleterre</w:t>
+                <w:t xml:space="preserve">Exploring gender equity in Olympic and Paralympic governance: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+                <w:t xml:space="preserve">Sanna Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+                <w:t xml:space="preserve">Gilles Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+                <w:t xml:space="preserve">Sandja Zalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Blackett</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Olimpianos – Journal of Olympic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30937/2526-6314.v8.id190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749297v1</w:t>
+                <w:t xml:space="preserve">hal-04749029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gender equity in Olympic and Paralympic governance: challenges and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sociohistorical Challenges to the Development of Women’s Football in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lecocq</w:t>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandja Zalupe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olimpianos – Journal of Olympic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30937/2526-6314.v8.id190⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (13), pp.1216-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2023.2295944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749029v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sociohistorical Challenges to the Development of Women’s Football in Poland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maternité controversée sur le terrain de football : Une analyse croisée entre France et Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Politiques publiques face aux violences patriarcales : l’État de nos désillusions et de nos avancées, 43 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615157v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité controversée sur le terrain de football : Une analyse croisée entre France et Angleterre</w:t>
+                <w:t xml:space="preserve">La maternité controversée sur le terrain du football : Une analyse croisée entre France et Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Politiques publiques face aux violences patriarcales : l’État de nos désillusions et de nos avancées, 43 (2)</w:t>
+              <w:t xml:space="preserve">, 2024, pp.114-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842929v1</w:t>
+                <w:t xml:space="preserve">hal-04749297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menstrual cycle, hormonal contraception and pregnancy in women’s football: perceptions of players, coaches and managers</w:t>
               </w:r>
@@ -1017,260 +1017,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet et mise en visibilité du football féminin en France : entre avancées et paradoxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What can be done to avoid cancer in the student&amp;quot;s mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Kessouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Malpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749033v1</w:t>
+                <w:t xml:space="preserve">hal-03153562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be done to avoid cancer in the student&amp;quot;s mind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Internet et mise en visibilité du football féminin en France : entre avancées et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.2576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153562v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’espace du football au féminin : un processus de construction du genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,441 +1334,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Women’s Clubs into Men’s Clubs or Independence: Good Practices in Media Coverage, Marketing and Visibility and Their Limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement contrasté des hommes et des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques sur la variation des trajectoires sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Summit on Communication and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media - Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760693v1</w:t>
+                <w:t xml:space="preserve">hal-04609052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement contrasté des hommes et des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques sur la variation des trajectoires sportives</w:t>
+                <w:t xml:space="preserve">Effets des inégalités sociales et épistémiques sur l’engagement contrasté des femmes et des hommes de 60 ans et plus dans une activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mischler</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSERM, Apr 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international du REIACTIS : Trajectoires de vieillissements Considérer la pluralité des contextes et des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609052v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des inégalités sociales et épistémiques sur l’engagement contrasté des femmes et des hommes de 60 ans et plus dans une activité physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Morales</w:t>
+                <w:t xml:space="preserve">Evaluation of workshops to improve communication and knowledge about the menstrual cycle among European footballers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international du REIACTIS : Trajectoires de vieillissements Considérer la pluralité des contextes et des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">2024 Summit on Communication and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media -Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609141v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of workshops to improve communication and knowledge about the menstrual cycle among European footballers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integration of Women’s Clubs into Men’s Clubs or Independence: Good Practices in Media Coverage, Marketing and Visibility and Their Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Forsyth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Summit on Communication and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media -Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media - Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760739v1</w:t>
+                <w:t xml:space="preserve">hal-04760693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques</w:t>
               </w:r>
@@ -1931,103 +1931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les seniors Actifs GV : L'engagement des femmes de plus de 60 ans dans une activité physique. Effets des inégalités sociales et épistémiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
@@ -2119,605 +2119,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Cultural Analysis of Best Practices for Developing Women’s Football Across Six European Countries: A Multi-National and Mixed Methods Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Practices Regarding Media Coverage, Promotion and Visibility for Women in Football in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Mackay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Leiva Arcas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Sport Science, Jun 2022, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">2022 IACS Summit on communication &amp; Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowan University, Mar 2022, Glassboro, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750623v1</w:t>
+                <w:t xml:space="preserve">hal-04752358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices Regarding Media Coverage, Promotion and Visibility for Women in Football in Europe</w:t>
+                <w:t xml:space="preserve">Le projet &amp;quot;European Women in Sport&amp;quot; (E-WinS) dans le paysage des projets européens et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Leiva Arcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IACS Summit on communication &amp; Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rowan University, Mar 2022, Glassboro, New Jersey, United States</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellie; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752358v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet &amp;quot;European Women in Sport&amp;quot; (E-WinS) dans le paysage des projets européens et le sport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institutions sportives et réseaux sociaux : enjeux de genre au cœur des JO 2020. Congrès International « Enjeux des Jeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Montpellie; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Université de Montpellier; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752464v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions sportives et réseaux sociaux : enjeux de genre au cœur des JO 2020. Congrès International « Enjeux des Jeux »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De « nouvelles » formes de visibilité dans l’espace public : les sites Internet et réseaux sociaux dédiés au football « féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752425v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De « nouvelles » formes de visibilité dans l’espace public : les sites Internet et réseaux sociaux dédiés au football « féminin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux des médiaux sociaux dans la visibilité et la promotion des valeurs olympiques par les athlètes : l’exemple de l’égalité des genres”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2022, LYON, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude CNOSF, Des valeurs olympiques à la marque olympique : regards croisés entre chercheurs en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANOF (Académie nationale olympique française); CEOF (Centre d'Etudes Olympiques Français); Maison du Sport Français, Comité National Olympique et Sportif français, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750879v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des médiaux sociaux dans la visibilité et la promotion des valeurs olympiques par les athlètes : l’exemple de l’égalité des genres”</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Socio-Cultural Analysis of Best Practices for Developing Women’s Football Across Six European Countries: A Multi-National and Mixed Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude CNOSF, Des valeurs olympiques à la marque olympique : regards croisés entre chercheurs en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANOF (Académie nationale olympique française); CEOF (Centre d'Etudes Olympiques Français); Maison du Sport Français, Comité National Olympique et Sportif français, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Sport Science, Jun 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760612v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of social media in professional women's football: what are the perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summit on Communication and Sport 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, St. Petersburg, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,208 +2805,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encadrement au féminin : Quels enjeux ? Quelles perspectives ? Exemple de la Pologne et de la France</w:t>
+                <w:t xml:space="preserve">La féminisation du football : entre contextes nationaux et corrélation avec la pratique masculine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque international Football et Recherche "Le football en mutations : Nouveaux publics, nouveaux territoires, nouveaux entraîneurss, nouveaux en</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF); Ileps; Université Paris Seine, Nov 2019, Cergy, France</w:t>
+              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750887v1</w:t>
+                <w:t xml:space="preserve">hal-04750854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La féminisation du football : entre contextes nationaux et corrélation avec la pratique masculine</w:t>
+                <w:t xml:space="preserve">L’encadrement au féminin : Quels enjeux ? Quelles perspectives ? Exemple de la Pologne et de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">3ème colloque international Football et Recherche "Le football en mutations : Nouveaux publics, nouveaux territoires, nouveaux entraîneurss, nouveaux en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF); Ileps; Université Paris Seine, Nov 2019, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750854v1</w:t>
+                <w:t xml:space="preserve">hal-04750887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des femmes dans le football : entre inégalités et discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux connaître les discriminations pour mieux les combattre : les apports de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Bruno (CIMEOS, uB), Nov 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et alimentation. Enjeux juridiques et sociologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care, genre et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,64 +3158,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304056174</w:t>
             </w:r>
           </w:p>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités et discriminations : Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Boetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Stéphanie Abouna, Sylvie Brodziak, Stefania Marcassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon. Enjeux, défis, bonnes pratiques et nouvelles représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2024, Genre(s) et création, pp.345-354, 9782304056167</w:t>
@@ -3487,77 +3487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une révolution féminine et féministe sur les terrains de football et des sports de ballon ? Enjeux, initiatives et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Stéphanie Abouna &amp; Sylvie Brodziak &amp; Stefania Marcassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon sous la direction de Marie-Stéphanie Abouna, Sylvie Brodziak et Stefania Marcassa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions le Manuscrit, 2024</w:t>
@@ -3803,90 +3803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« seniorsActifsGV » : Les ressorts de l’engagement des publics de plus de 60 ans dans une activité physique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Financement FFEPGV. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4077,51 +4077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Erdogan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandja Zalupe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Agostinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30937/2526-6314.v8.id190" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zmuda Palka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2295944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forsyth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blackett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Abouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2125385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kessouar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yes Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palermo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Mackay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ellis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva Arcas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Mekaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Erdogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandja Zalupe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Agostinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30937/2526-6314.v8.id190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zmuda Palka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2295944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forsyth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blackett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Abouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2125385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kessouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yes Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palermo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva Arcas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Mackay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ellis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Mekaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>