--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVITÉS PHYSIQUES DES FEMMES AGÉES : ASSIGNATIONS SEXUÉES ET INÉGALITÉS</w:t>
+                <w:t xml:space="preserve">Activités physiques des femmes âgées : assignations sexuées et inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (3), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876008v1</w:t>
+                <w:t xml:space="preserve">hal-05250613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques des femmes âgées : assignations sexuées et inégalités</w:t>
+                <w:t xml:space="preserve">ACTIVITÉS PHYSIQUES DES FEMMES AGÉES : ASSIGNATIONS SEXUÉES ET INÉGALITÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (3), pp.33-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05250613v1</w:t>
+                <w:t xml:space="preserve">hal-04876008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring gender equity in Olympic and Paralympic governance: challenges and perspectives</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1748,398 +1748,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibility challengs for womens athletes on social media at the Olympics Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+                <w:t xml:space="preserve">Alessandra Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès international de l’Institut du genre, « No(s) Futur(s). Genre : bouleversements, utopies, impatiences », Université Toulouse - Jean Jaurès, du 4 au 7 juillet 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IACS SUMMIT 2023 Communication and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Autònoma de Barcelona; University of Alabama, Mar 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398943v1</w:t>
+                <w:t xml:space="preserve">hal-04760540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility challengs for womens athletes on social media at the Olympics Game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'engagement des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yes Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Palermo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACS SUMMIT 2023 Communication and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Autònoma de Barcelona; University of Alabama, Mar 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">3ème congrès international de l’Institut du genre, « No(s) Futur(s). Genre : bouleversements, utopies, impatiences », Université Toulouse - Jean Jaurès, du 4 au 7 juillet 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760540v1</w:t>
+                <w:t xml:space="preserve">hal-04398943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les seniors Actifs GV : L'engagement des femmes de plus de 60 ans dans une activité physique. Effets des inégalités sociales et épistémiques.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner la féminisation du sport : les défis d'un projet de recherche collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2023 World Congress of sociology of sport: Publics that matter: Sociology of sport in our local communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Aug 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312646v1</w:t>
+                <w:t xml:space="preserve">hal-04760564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la féminisation du sport : les défis d'un projet de recherche collaborative</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les seniors Actifs GV : L'engagement des femmes de plus de 60 ans dans une activité physique. Effets des inégalités sociales et épistémiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 World Congress of sociology of sport: Publics that matter: Sociology of sport in our local communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Ottawa, Aug 2023, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">3e Congrès Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760564v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices Regarding Media Coverage, Promotion and Visibility for Women in Football in Europe</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions sportives et réseaux sociaux : enjeux de genre au cœur des JO 2020. Congrès International « Enjeux des Jeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2453,51 +2453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des médiaux sociaux dans la visibilité et la promotion des valeurs olympiques par les athlètes : l’exemple de l’égalité des genres”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« seniorsActifsGV » : Les ressorts de l’engagement des publics de plus de 60 ans dans une activité physique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Erdogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandja Zalupe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Agostinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30937/2526-6314.v8.id190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zmuda Palka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2295944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forsyth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blackett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Abouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2125385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kessouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yes Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palermo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva Arcas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Mackay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ellis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Mekaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Erdogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandja Zalupe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Agostinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30937/2526-6314.v8.id190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zmuda Palka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2295944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forsyth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blackett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Abouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2125385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kessouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palermo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yes Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva Arcas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Mackay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ellis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Mekaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>