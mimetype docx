--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -66,1257 +66,1391 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques des femmes âgées : assignations sexuées et inégalités</w:t>
+                <w:t xml:space="preserve">“I don’t think women’s football, not in our lifetimes anyway, can be equal to men’s” : players’, coaches’, and managers’ perceptions on the economic future of women’s football in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Morales</w:t>
+                <w:t xml:space="preserve">Lorna Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+                <w:t xml:space="preserve">Naomi Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+                <w:t xml:space="preserve">Marie-Stephanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+                <w:t xml:space="preserve">Alejandro Leiva-Arcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (3), pp.33-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.177-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2025.2578489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250613v1</w:t>
+                <w:t xml:space="preserve">hal-05620534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVITÉS PHYSIQUES DES FEMMES AGÉES : ASSIGNATIONS SEXUÉES ET INÉGALITÉS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Activités physiques des femmes âgées : assignations sexuées et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alban Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (3), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876008v1</w:t>
+                <w:t xml:space="preserve">hal-05250613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gender equity in Olympic and Paralympic governance: challenges and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ACTIVITÉS PHYSIQUES DES FEMMES AGÉES : ASSIGNATIONS SEXUÉES ET INÉGALITÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanna Erdogan</w:t>
+                <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lecocq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olimpianos – Journal of Olympic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749029v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sociohistorical Challenges to the Development of Women’s Football in Poland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
+                <w:t xml:space="preserve">La maternité controversée sur le terrain du football : Une analyse croisée entre France et Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.114-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615157v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité controversée sur le terrain de football : Une analyse croisée entre France et Angleterre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sociohistorical Challenges to the Development of Women’s Football in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Blackett</w:t>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (13), pp.1216-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2023.2295944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842929v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité controversée sur le terrain du football : Une analyse croisée entre France et Angleterre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring gender equity in Olympic and Paralympic governance: challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandja Zalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Agostinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Olimpianos – Journal of Olympic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30937/2526-6314.v8.id190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749297v1</w:t>
+                <w:t xml:space="preserve">hal-04749029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle, hormonal contraception and pregnancy in women’s football: perceptions of players, coaches and managers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-S. Abouna</w:t>
+                <w:t xml:space="preserve">La maternité controversée sur le terrain de football : Une analyse croisée entre France et Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Politiques publiques face aux violences patriarcales : l’État de nos désillusions et de nos avancées, 43 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749293v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et féminisation du football : entre dynamiques globales et configurations nationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+                <w:t xml:space="preserve">Menstrual cycle, hormonal contraception and pregnancy in women’s football: perceptions of players, coaches and managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bourgeois</w:t>
+                <w:t xml:space="preserve">L. Sams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-S. Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.131.0103⟩</w:t>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (7), pp.1280-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2022.2125385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615149v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be done to avoid cancer in the student&amp;quot;s mind</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Malpel</w:t>
+                <w:t xml:space="preserve">Mondialisation et féminisation du football : entre dynamiques globales et configurations nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demonceaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 131 (1), pp.103-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.131.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153562v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et mise en visibilité du football féminin en France : entre avancées et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.49-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.2576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What can be done to avoid cancer in the student&amp;quot;s mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Kessouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Malpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de l’espace du football au féminin : un processus de construction du genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01217894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1326,1802 +1460,1802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement contrasté des hommes et des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques sur la variation des trajectoires sportives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Morales</w:t>
+                <w:t xml:space="preserve">Integration of Women’s Clubs into Men’s Clubs or Independence: Good Practices in Media Coverage, Marketing and Visibility and Their Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSERM, Apr 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">2024 Summit on Communication and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media - Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609052v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des inégalités sociales et épistémiques sur l’engagement contrasté des femmes et des hommes de 60 ans et plus dans une activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque international du REIACTIS : Trajectoires de vieillissements Considérer la pluralité des contextes et des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of workshops to improve communication and knowledge about the menstrual cycle among European footballers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Summit on Communication and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media -Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Women’s Clubs into Men’s Clubs or Independence: Good Practices in Media Coverage, Marketing and Visibility and Their Limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’engagement contrasté des hommes et des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques sur la variation des trajectoires sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Summit on Communication and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Texas at Austin, Center for Sports Communication &amp; Media - Burbank, CA, Mar 2024, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">Pour que vieillir soit une chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSERM, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760693v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility challengs for womens athletes on social media at the Olympics Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACS SUMMIT 2023 Communication and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Autònoma de Barcelona; University of Alabama, Mar 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des femmes de plus de 60 ans dans une activité physique : effets des inégalités sociales et épistémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yes Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès international de l’Institut du genre, « No(s) Futur(s). Genre : bouleversements, utopies, impatiences », Université Toulouse - Jean Jaurès, du 4 au 7 juillet 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la féminisation du sport : les défis d'un projet de recherche collaborative</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les seniors Actifs GV : L'engagement des femmes de plus de 60 ans dans une activité physique. Effets des inégalités sociales et épistémiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 World Congress of sociology of sport: Publics that matter: Sociology of sport in our local communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Ottawa, Aug 2023, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">3e Congrès Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760564v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les seniors Actifs GV : L'engagement des femmes de plus de 60 ans dans une activité physique. Effets des inégalités sociales et épistémiques.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner la féminisation du sport : les défis d'un projet de recherche collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2023 World Congress of sociology of sport: Publics that matter: Sociology of sport in our local communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Aug 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312646v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices Regarding Media Coverage, Promotion and Visibility for Women in Football in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Socio-Cultural Analysis of Best Practices for Developing Women’s Football Across Six European Countries: A Multi-National and Mixed Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jacky Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IACS Summit on communication &amp; Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rowan University, Mar 2022, Glassboro, New Jersey, United States</w:t>
+              <w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Sport Science, Jun 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752358v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet &amp;quot;European Women in Sport&amp;quot; (E-WinS) dans le paysage des projets européens et le sport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Practices Regarding Media Coverage, Promotion and Visibility for Women in Football in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Leiva Arcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellie; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2022 IACS Summit on communication &amp; Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowan University, Mar 2022, Glassboro, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752464v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions sportives et réseaux sociaux : enjeux de genre au cœur des JO 2020. Congrès International « Enjeux des Jeux »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De « nouvelles » formes de visibilité dans l’espace public : les sites Internet et réseaux sociaux dédiés au football « féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752425v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De « nouvelles » formes de visibilité dans l’espace public : les sites Internet et réseaux sociaux dédiés au football « féminin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le projet &amp;quot;European Women in Sport&amp;quot; (E-WinS) dans le paysage des projets européens et le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2022, LYON, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellie; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750879v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des médiaux sociaux dans la visibilité et la promotion des valeurs olympiques par les athlètes : l’exemple de l’égalité des genres”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Institutions sportives et réseaux sociaux : enjeux de genre au cœur des JO 2020. Congrès International « Enjeux des Jeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude CNOSF, Des valeurs olympiques à la marque olympique : regards croisés entre chercheurs en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANOF (Académie nationale olympique française); CEOF (Centre d'Etudes Olympiques Français); Maison du Sport Français, Comité National Olympique et Sportif français, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux. Contribution de la recherche en sciences humaines et sociales du sport aux jeux olympiques et paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; Université Toulouse III Paul Sabatier, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760612v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Cultural Analysis of Best Practices for Developing Women’s Football Across Six European Countries: A Multi-National and Mixed Methods Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux des médiaux sociaux dans la visibilité et la promotion des valeurs olympiques par les athlètes : l’exemple de l’égalité des genres”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 eass &amp; ISSA World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Sport Science, Jun 2022, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’étude CNOSF, Des valeurs olympiques à la marque olympique : regards croisés entre chercheurs en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANOF (Académie nationale olympique française); CEOF (Centre d'Etudes Olympiques Français); Maison du Sport Français, Comité National Olympique et Sportif français, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750623v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of social media in professional women's football: what are the perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summit on Communication and Sport 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, St. Petersburg, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation du/des sport(s) et dynamiques digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Sport et humanités numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Humanités Numériques (IDHN), Feb 2021, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La féminisation du football : entre contextes nationaux et corrélation avec la pratique masculine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’encadrement au féminin : Quels enjeux ? Quelles perspectives ? Exemple de la Pologne et de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">3ème colloque international Football et Recherche "Le football en mutations : Nouveaux publics, nouveaux territoires, nouveaux entraîneurss, nouveaux en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF); Ileps; Université Paris Seine, Nov 2019, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750854v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encadrement au féminin : Quels enjeux ? Quelles perspectives ? Exemple de la Pologne et de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La féminisation du football : entre contextes nationaux et corrélation avec la pratique masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Zmuda Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque international Football et Recherche "Le football en mutations : Nouveaux publics, nouveaux territoires, nouveaux entraîneurss, nouveaux en</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs Francophones en Football (ACFF); Ileps; Université Paris Seine, Nov 2019, Cergy, France</w:t>
+              <w:t xml:space="preserve">12e Colloque International Football et Recherche. « Le FOOTBALL pour et par les FEMMES »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1; UFR STAPS Laboratoires L Vis et LIBM en partenariat avec l’AC2F, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750887v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des femmes dans le football : entre inégalités et discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux connaître les discriminations pour mieux les combattre : les apports de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Bruno (CIMEOS, uB), Nov 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et alimentation. Enjeux juridiques et sociologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care, genre et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3131,227 +3265,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304056174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités et discriminations : Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires de Dijon, pp.146, 2020, 978-2-36441-376-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02944055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3361,412 +3495,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Miss Soccer, une expérience révolutionnaire pour le football féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Boetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Stéphanie Abouna, Sylvie Brodziak, Stefania Marcassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon. Enjeux, défis, bonnes pratiques et nouvelles représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2024, Genre(s) et création, pp.345-354, 9782304056167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une révolution féminine et féministe sur les terrains de football et des sports de ballon ? Enjeux, initiatives et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Stéphanie Abouna &amp; Sylvie Brodziak &amp; Stefania Marcassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon sous la direction de Marie-Stéphanie Abouna, Sylvie Brodziak et Stefania Marcassa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions le Manuscrit, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages de l’homéopathie chez les étudiants sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjiss Mekaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homéopathie en débat – public, monde médical et sphère médiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-89, 2023, 978-2-14-033655-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de la femme dans les romans d’aventures et d’imagination scientifique : une lecture à partir des catégories du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alban Lebecq (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paschal Grousset. Littérature et éducation de la jeunesse sous la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.295- 314, 2020, Sport, acteurs &amp; représentations, 237496115X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3776,161 +3910,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« seniorsActifsGV » : Les ressorts de l’engagement des publics de plus de 60 ans dans une activité physique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Knobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Financement FFEPGV. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4077,51 +4211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Erdogan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandja Zalupe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Agostinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30937/2526-6314.v8.id190" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zmuda Palka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2295944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forsyth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blackett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Abouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2125385" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kessouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palermo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yes Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva Arcas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Mackay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ellis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Mekaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Forsyth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Sams" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ellis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stephanie Abouna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva-Arcas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2025.2578489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blackett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zmuda Palka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2295944" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Erdogan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandja Zalupe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Agostinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30937/2526-6314.v8.id190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04842929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forsyth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blackett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Abouna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2125385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourgeois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04749033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kessouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mischler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palermo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yes Morales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Mackay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leiva Arcas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/les-femmes-le-football-et-autres-sports-de-ballon/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04760815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Boetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04747128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Mekaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984888v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>