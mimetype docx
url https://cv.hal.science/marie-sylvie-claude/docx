--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sylvie Claude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Grenoble Alpes, Litt&arts et INSPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l'épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le texte littéraire à l’épreuve de l’image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l’épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 7 Le texte littéraire à l'épreuve de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LE FRANÇAIS AUJOURD'HUI Nº227 (4/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerto, chœur ou battle ? Quand des groupes d’élèves négocient une lecture à haute voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d’enfants, fictions d’élèves. Rencontres avec des sculptures contemporaines en 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03983219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux identitaires et épistémiques de l’apprentissage du commentaire littéraire. Une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol1iss2.41216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée. Les dessous d'un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des registres pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (66), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, https://doi.org/10.4000/reperes.5427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement littéraire en classe inversée : les dessous d’un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et lecture littéraire: quel contrat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086916ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par l’approche analytique de la peinture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commentaire littéraire vu par des élèves et des enseignants : une progression empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.3099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.1707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les situations scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et littérature face aux pratiques, gouts et savoirs culturels des élèves du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Therriault, G., Baillet, D., Carnus, M.-F. et Vincent, V. (dir.). (2018). Rapport au(x) savoir(s) de l’enseignant et de l’apprenant. Une énigmatique rencontre Louvain-la-Neuve, Belgique : De Boeck Supérieur, 204 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir enseignant vu par des collégiens : entre doxas et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commentaire pictural au commentaire littéraire: mettre en mots une expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la peinture, lire le texte littéraire à l’école : une activité de même nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.67 - 76. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature: ce que les enseignants attendent, ce que les élèves entendent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture et la littérature : quels apports de la recherche pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.103 - 115. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade pédagogique au Louvre : D’un récit à l’autre. Passer par la peinture pour travailler la notion de récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. UGA Edition; UGA Éditions, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination : bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles en didactique du français et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former un sujet lecteur. Les enjeux affectifs et épistémiques d'un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignants à former des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Former contre les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Feb 2021, Vaud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupes et autonomie des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La fabrique du l’individu autonome et ses contextes éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Berne, Jan 2021, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant ou l’élève ? Des réceptions différenciées de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enfance + culture = socialisation. La socialisation culturelle des enfants : dispositions, catégorisations, reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Pompidou, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche analytique de la peinture en classe de français : un détour éclairant pour interroger celle des textes littéraires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches analytiques des textes littéraires dans le secondaire : quelles pratiques pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sujet récepteur : de la peinture au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites de l’usage d’un « interface de lecture » pour l’enseignement de la lecture littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque sur la littérature et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre peinture et littérature en formation des enseignants de français : quels apports de la recherche ? L’exemple des registres de l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX° rencontres des chercheurs en didactique de la littérature. Littérature et langues : entre recherches et pratiques. 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la réussite scolaire: détour ou médiation? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels 18 et 19 Janvier 2018 Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon II, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture littéraire en classe inversée : quelles incidences pédagogiques et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNOLOGIES AU SERVICE DU PÉDAGOGIQUE 21, 22 et 23 novembre 2018 HEP-BEJUNE, site de Bienne. Symposium: La classe inversée : incidences pédagogiques et didactiques ? Coordination : Marie-Sylvie Claude et Valérie Lussi Borer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC éducation, Nov 2018, Bienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de collégiens sur des gestes d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENJEUX, DÉBATS ET PERSPECTIVES : 50 ANS DE SCIENCES DE L'ÉDUCATION Caen, 18-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International, Toulouse, 20 – 22 septembre 2017 50 ans de recherches en Sciences de l’Education. Symposium 7 : Pratique/activité : à quoi peut-on prétendre accéder ? Enjeux pour la recherche et la formation ? Rémi Bonasio, Gwenaël Lefeuvre et Valérie Lussi Borer (coordinateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche socio-didactique des disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.7-21, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, https://journals.openedition.org/reperes/5372, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de commentaires. Des conceptions très diverses de l’exercice scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures. Quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Edition, https://books.openedition.org/ugaeditions/43986, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures, quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres sensibles avec des sculptures contemporaines en sixième. Ce que les élèves nous apprennent de leur réception des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brillant Rannou Nathalie; Sauvaire Marion; Le Goff François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Ecureuil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignant·e·s à former des lecteurs et des lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Losego - Héloïse Durler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former contre les inégalités. Pratiques et recommandations pour la formation des enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALPHIL, pp.271-293, 2023, 978-2-88930-552-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group pedagogy and the acquisition of autonomy in learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.141-157, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003379676-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.219-310, 2022, 9782111399907. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.jonch.2022.01.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux arts des élèves et enseignants du secondaire : entre malentendus et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l’identité et de la formation culturelles du corps enseignant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 177 p, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture au texte. Détours, retours et contours d'une discipline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Dias-Chiaruttini, Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des relations entre les disciplines scolaires : le cas du français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-147, 2020, 2745352660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves ne peuvent pas tous accéder aux œuvres patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayou, P. (2019, dir.). L’origine sociale des élèves. Paris : Retz, collection Mythes et réalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réception de la peinture et de littérature avec des logiciels numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Brunel, F. Quet et J.F. Massol (dir.) L'enseignement de la littérature avec le numérique. Bern : Peter Lang, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la peinture et commentaire de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la peinture aidait les élèves à dépasser la peur de se tromper ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupe et autonomie dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture de la peinture, lecture littéraire: les présupposés d'un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENIR LA CLASSE OU FAIRE APPRENDRE LES ÉLÈVES ? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature. Présupposés, limites et perspectives d’un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 8, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01909610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le lecteur. Pour une approche socio-didactique de la lecture littéraire (et de quelques autres lectures) au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sylvie Claude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Grenoble Alpes, Litt&arts et INSPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l'épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le texte littéraire à l’épreuve de l’image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l’épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 7 Le texte littéraire à l'épreuve de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LE FRANÇAIS AUJOURD'HUI Nº227 (4/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerto, chœur ou battle ? Quand des groupes d’élèves négocient une lecture à haute voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d’enfants, fictions d’élèves. Rencontres avec des sculptures contemporaines en 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03983219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux identitaires et épistémiques de l’apprentissage du commentaire littéraire. Une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol1iss2.41216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée. Les dessous d'un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des registres pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (66), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, https://doi.org/10.4000/reperes.5427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement littéraire en classe inversée : les dessous d’un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et lecture littéraire: quel contrat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086916ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par l’approche analytique de la peinture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commentaire littéraire vu par des élèves et des enseignants : une progression empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.3099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.1707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les situations scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et littérature face aux pratiques, gouts et savoirs culturels des élèves du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Therriault, G., Baillet, D., Carnus, M.-F. et Vincent, V. (dir.). (2018). Rapport au(x) savoir(s) de l’enseignant et de l’apprenant. Une énigmatique rencontre Louvain-la-Neuve, Belgique : De Boeck Supérieur, 204 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir enseignant vu par des collégiens : entre doxas et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commentaire pictural au commentaire littéraire: mettre en mots une expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la peinture, lire le texte littéraire à l’école : une activité de même nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.67 - 76. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature: ce que les enseignants attendent, ce que les élèves entendent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture et la littérature : quels apports de la recherche pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.103 - 115. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade pédagogique au Louvre : D’un récit à l’autre. Passer par la peinture pour travailler la notion de récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. UGA Edition; UGA Éditions, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination : bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles en didactique du français et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former un sujet lecteur. Les enjeux affectifs et épistémiques d'un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignants à former des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Former contre les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Feb 2021, Vaud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupes et autonomie des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La fabrique du l’individu autonome et ses contextes éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Berne, Jan 2021, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant ou l’élève ? Des réceptions différenciées de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enfance + culture = socialisation. La socialisation culturelle des enfants : dispositions, catégorisations, reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Pompidou, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche analytique de la peinture en classe de français : un détour éclairant pour interroger celle des textes littéraires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches analytiques des textes littéraires dans le secondaire : quelles pratiques pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sujet récepteur : de la peinture au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites de l’usage d’un « interface de lecture » pour l’enseignement de la lecture littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque sur la littérature et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la réussite scolaire: détour ou médiation? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels 18 et 19 Janvier 2018 Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon II, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre peinture et littérature en formation des enseignants de français : quels apports de la recherche ? L’exemple des registres de l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX° rencontres des chercheurs en didactique de la littérature. Littérature et langues : entre recherches et pratiques. 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture littéraire en classe inversée : quelles incidences pédagogiques et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNOLOGIES AU SERVICE DU PÉDAGOGIQUE 21, 22 et 23 novembre 2018 HEP-BEJUNE, site de Bienne. Symposium: La classe inversée : incidences pédagogiques et didactiques ? Coordination : Marie-Sylvie Claude et Valérie Lussi Borer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC éducation, Nov 2018, Bienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de collégiens sur des gestes d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENJEUX, DÉBATS ET PERSPECTIVES : 50 ANS DE SCIENCES DE L'ÉDUCATION Caen, 18-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International, Toulouse, 20 – 22 septembre 2017 50 ans de recherches en Sciences de l’Education. Symposium 7 : Pratique/activité : à quoi peut-on prétendre accéder ? Enjeux pour la recherche et la formation ? Rémi Bonasio, Gwenaël Lefeuvre et Valérie Lussi Borer (coordinateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche socio-didactique des disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.7-21, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, https://journals.openedition.org/reperes/5372, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de commentaires. Des conceptions très diverses de l’exercice scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures. Quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Edition, https://books.openedition.org/ugaeditions/43986, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures, quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres sensibles avec des sculptures contemporaines en sixième. Ce que les élèves nous apprennent de leur réception des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brillant Rannou Nathalie; Sauvaire Marion; Le Goff François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Ecureuil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignant·e·s à former des lecteurs et des lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Losego - Héloïse Durler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former contre les inégalités. Pratiques et recommandations pour la formation des enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALPHIL, pp.271-293, 2023, 978-2-88930-552-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group pedagogy and the acquisition of autonomy in learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.141-157, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003379676-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.219-310, 2022, 9782111399907. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.jonch.2022.01.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux arts des élèves et enseignants du secondaire : entre malentendus et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l’identité et de la formation culturelles du corps enseignant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 177 p, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-147, 2020, 2745352660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture au texte. Détours, retours et contours d'une discipline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Dias-Chiaruttini, Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des relations entre les disciplines scolaires : le cas du français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves ne peuvent pas tous accéder aux œuvres patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayou, P. (2019, dir.). L’origine sociale des élèves. Paris : Retz, collection Mythes et réalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réception de la peinture et de littérature avec des logiciels numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Brunel, F. Quet et J.F. Massol (dir.) L'enseignement de la littérature avec le numérique. Bern : Peter Lang, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la peinture et commentaire de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la peinture aidait les élèves à dépasser la peur de se tromper ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupe et autonomie dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture de la peinture, lecture littéraire: les présupposés d'un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENIR LA CLASSE OU FAIRE APPRENDRE LES ÉLÈVES ? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature. Présupposés, limites et perspectives d’un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 8, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01909610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le lecteur. Pour une approche socio-didactique de la lecture littéraire (et de quelques autres lectures) au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Shawky-Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086916ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04755584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duvin Parmentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01909610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Shawky-Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086916ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04755584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duvin Parmentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01909610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>