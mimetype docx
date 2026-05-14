--- v1 (2026-04-13)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sylvie Claude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Grenoble Alpes, Litt&arts et INSPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l'épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le texte littéraire à l’épreuve de l’image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l’épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 7 Le texte littéraire à l'épreuve de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LE FRANÇAIS AUJOURD'HUI Nº227 (4/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerto, chœur ou battle ? Quand des groupes d’élèves négocient une lecture à haute voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d’enfants, fictions d’élèves. Rencontres avec des sculptures contemporaines en 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03983219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux identitaires et épistémiques de l’apprentissage du commentaire littéraire. Une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol1iss2.41216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée. Les dessous d'un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des registres pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (66), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, https://doi.org/10.4000/reperes.5427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement littéraire en classe inversée : les dessous d’un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et lecture littéraire: quel contrat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086916ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par l’approche analytique de la peinture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commentaire littéraire vu par des élèves et des enseignants : une progression empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.3099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.1707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les situations scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et littérature face aux pratiques, gouts et savoirs culturels des élèves du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Therriault, G., Baillet, D., Carnus, M.-F. et Vincent, V. (dir.). (2018). Rapport au(x) savoir(s) de l’enseignant et de l’apprenant. Une énigmatique rencontre Louvain-la-Neuve, Belgique : De Boeck Supérieur, 204 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir enseignant vu par des collégiens : entre doxas et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commentaire pictural au commentaire littéraire: mettre en mots une expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la peinture, lire le texte littéraire à l’école : une activité de même nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.67 - 76. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature: ce que les enseignants attendent, ce que les élèves entendent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture et la littérature : quels apports de la recherche pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.103 - 115. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade pédagogique au Louvre : D’un récit à l’autre. Passer par la peinture pour travailler la notion de récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. UGA Edition; UGA Éditions, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination : bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles en didactique du français et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former un sujet lecteur. Les enjeux affectifs et épistémiques d'un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignants à former des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Former contre les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Feb 2021, Vaud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupes et autonomie des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La fabrique du l’individu autonome et ses contextes éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Berne, Jan 2021, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant ou l’élève ? Des réceptions différenciées de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enfance + culture = socialisation. La socialisation culturelle des enfants : dispositions, catégorisations, reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Pompidou, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche analytique de la peinture en classe de français : un détour éclairant pour interroger celle des textes littéraires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches analytiques des textes littéraires dans le secondaire : quelles pratiques pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sujet récepteur : de la peinture au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites de l’usage d’un « interface de lecture » pour l’enseignement de la lecture littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque sur la littérature et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la réussite scolaire: détour ou médiation? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels 18 et 19 Janvier 2018 Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon II, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre peinture et littérature en formation des enseignants de français : quels apports de la recherche ? L’exemple des registres de l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX° rencontres des chercheurs en didactique de la littérature. Littérature et langues : entre recherches et pratiques. 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture littéraire en classe inversée : quelles incidences pédagogiques et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNOLOGIES AU SERVICE DU PÉDAGOGIQUE 21, 22 et 23 novembre 2018 HEP-BEJUNE, site de Bienne. Symposium: La classe inversée : incidences pédagogiques et didactiques ? Coordination : Marie-Sylvie Claude et Valérie Lussi Borer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC éducation, Nov 2018, Bienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de collégiens sur des gestes d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENJEUX, DÉBATS ET PERSPECTIVES : 50 ANS DE SCIENCES DE L'ÉDUCATION Caen, 18-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International, Toulouse, 20 – 22 septembre 2017 50 ans de recherches en Sciences de l’Education. Symposium 7 : Pratique/activité : à quoi peut-on prétendre accéder ? Enjeux pour la recherche et la formation ? Rémi Bonasio, Gwenaël Lefeuvre et Valérie Lussi Borer (coordinateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche socio-didactique des disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.7-21, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, https://journals.openedition.org/reperes/5372, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de commentaires. Des conceptions très diverses de l’exercice scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures. Quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Edition, https://books.openedition.org/ugaeditions/43986, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures, quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres sensibles avec des sculptures contemporaines en sixième. Ce que les élèves nous apprennent de leur réception des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brillant Rannou Nathalie; Sauvaire Marion; Le Goff François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Ecureuil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignant·e·s à former des lecteurs et des lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Losego - Héloïse Durler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former contre les inégalités. Pratiques et recommandations pour la formation des enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALPHIL, pp.271-293, 2023, 978-2-88930-552-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group pedagogy and the acquisition of autonomy in learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.141-157, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003379676-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.219-310, 2022, 9782111399907. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.jonch.2022.01.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux arts des élèves et enseignants du secondaire : entre malentendus et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l’identité et de la formation culturelles du corps enseignant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 177 p, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-147, 2020, 2745352660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture au texte. Détours, retours et contours d'une discipline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Dias-Chiaruttini, Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des relations entre les disciplines scolaires : le cas du français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves ne peuvent pas tous accéder aux œuvres patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayou, P. (2019, dir.). L’origine sociale des élèves. Paris : Retz, collection Mythes et réalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réception de la peinture et de littérature avec des logiciels numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Brunel, F. Quet et J.F. Massol (dir.) L'enseignement de la littérature avec le numérique. Bern : Peter Lang, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la peinture et commentaire de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la peinture aidait les élèves à dépasser la peur de se tromper ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupe et autonomie dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture de la peinture, lecture littéraire: les présupposés d'un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENIR LA CLASSE OU FAIRE APPRENDRE LES ÉLÈVES ? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature. Présupposés, limites et perspectives d’un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 8, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01909610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le lecteur. Pour une approche socio-didactique de la lecture littéraire (et de quelques autres lectures) au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Sylvie Claude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités, Université Grenoble Alpes, Litt&arts et INSPE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l'épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le texte littéraire à l’épreuve de l’image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par la peinture pour enseigner la littérature : un détour à l’épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transpositio. Littérature et enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 7 Le texte littéraire à l'épreuve de l'image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LE FRANÇAIS AUJOURD'HUI Nº227 (4/2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerto, chœur ou battle ? Quand des groupes d’élèves négocient une lecture à haute voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter des textes littéraires : difficultés et complexités des interactions au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d’enfants, fictions d’élèves. Rencontres avec des sculptures contemporaines en 6e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.10720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03983219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux identitaires et épistémiques de l’apprentissage du commentaire littéraire. Une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol1iss2.41216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, https://doi.org/10.4000/reperes.5427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée. Les dessous d'un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des registres pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (66), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement littéraire en classe inversée : les dessous d’un contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et lecture littéraire: quel contrat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086916ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commentaire littéraire vu par des élèves et des enseignants : une progression empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62, pp.17-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.3099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par l’approche analytique de la peinture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.1707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les situations scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25656/01:20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et littérature face aux pratiques, gouts et savoirs culturels des élèves du second degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture Therriault, G., Baillet, D., Carnus, M.-F. et Vincent, V. (dir.). (2018). Rapport au(x) savoir(s) de l’enseignant et de l’apprenant. Une énigmatique rencontre Louvain-la-Neuve, Belgique : De Boeck Supérieur, 204 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir enseignant vu par des collégiens : entre doxas et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commentaire pictural au commentaire littéraire: mettre en mots une expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire la peinture, lire le texte littéraire à l’école : une activité de même nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.67 - 76. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature: ce que les enseignants attendent, ce que les élèves entendent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture et la littérature : quels apports de la recherche pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.103 - 115. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.2330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade pédagogique au Louvre : D’un récit à l’autre. Passer par la peinture pour travailler la notion de récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. UGA Edition; UGA Éditions, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination : bac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Modèles en didactique du français et formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignants à former des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Former contre les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Vaud, Feb 2021, Vaud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former un sujet lecteur. Les enjeux affectifs et épistémiques d'un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupes et autonomie des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La fabrique du l’individu autonome et ses contextes éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEP Berne, Jan 2021, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant ou l’élève ? Des réceptions différenciées de l’art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enfance + culture = socialisation. La socialisation culturelle des enfants : dispositions, catégorisations, reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Pompidou, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche analytique de la peinture en classe de français : un détour éclairant pour interroger celle des textes littéraires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches analytiques des textes littéraires dans le secondaire : quelles pratiques pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sujet récepteur : de la peinture au théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et limites de l’usage d’un « interface de lecture » pour l’enseignement de la lecture littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque sur la littérature et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture littéraire en classe inversée : quelles incidences pédagogiques et didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNOLOGIES AU SERVICE DU PÉDAGOGIQUE 21, 22 et 23 novembre 2018 HEP-BEJUNE, site de Bienne. Symposium: La classe inversée : incidences pédagogiques et didactiques ? Coordination : Marie-Sylvie Claude et Valérie Lussi Borer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUPTIC éducation, Nov 2018, Bienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre peinture et littérature en formation des enseignants de français : quels apports de la recherche ? L’exemple des registres de l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX° rencontres des chercheurs en didactique de la littérature. Littérature et langues : entre recherches et pratiques. 21-23 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud, Jun 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la réussite scolaire: détour ou médiation? Peinture et littérature en classe de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels 18 et 19 Janvier 2018 Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon II, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de collégiens sur des gestes d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENJEUX, DÉBATS ET PERSPECTIVES : 50 ANS DE SCIENCES DE L'ÉDUCATION Caen, 18-20 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux perspectives des élèves sur les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International, Toulouse, 20 – 22 septembre 2017 50 ans de recherches en Sciences de l’Education. Symposium 7 : Pratique/activité : à quoi peut-on prétendre accéder ? Enjeux pour la recherche et la formation ? Rémi Bonasio, Gwenaël Lefeuvre et Valérie Lussi Borer (coordinateurs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche socio-didactique des disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, https://journals.openedition.org/reperes/5372, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire, commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, pp.7-21, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant lecteur de commentaires. Des conceptions très diverses de l’exercice scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Shawky Milcent; Marie-Sylvie Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures. Quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Edition, https://books.openedition.org/ugaeditions/43986, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Shawky-Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant lecteur de littératures, quel feuilletage de l'identité littéraire et professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres sensibles avec des sculptures contemporaines en sixième. Ce que les élèves nous apprennent de leur réception des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brillant Rannou Nathalie; Sauvaire Marion; Le Goff François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Ecureuil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignant·e·s à former des lecteurs et des lectrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Losego - Héloïse Durler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former contre les inégalités. Pratiques et recommandations pour la formation des enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALPHIL, pp.271-293, 2023, 978-2-88930-552-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04363660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group pedagogy and the acquisition of autonomy in learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.141-157, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003379676-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04338841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Havard Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.219-310, 2022, 9782111399907. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.jonch.2022.01.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport aux arts des élèves et enseignants du secondaire : entre malentendus et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question de l’identité et de la formation culturelles du corps enseignant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 177 p, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-147, 2020, 2745352660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture au texte. Détours, retours et contours d'une discipline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Dias-Chiaruttini, Marlène Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des relations entre les disciplines scolaires : le cas du français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur ., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves ne peuvent pas tous accéder aux œuvres patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayou, P. (2019, dir.). L’origine sociale des élèves. Paris : Retz, collection Mythes et réalités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réception de la peinture et de littérature avec des logiciels numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Brunel, F. Quet et J.F. Massol (dir.) L'enseignement de la littérature avec le numérique. Bern : Peter Lang, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la peinture et commentaire de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM (Université de Lorraine), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la peinture aidait les élèves à dépasser la peur de se tromper ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de groupe et autonomie dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture de la peinture, lecture littéraire: les présupposés d'un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENIR LA CLASSE OU FAIRE APPRENDRE LES ÉLÈVES ? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter la peinture, commenter la littérature. Présupposés, limites et perspectives d’un détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paris 8, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01909610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le lecteur. Pour une approche socio-didactique de la lecture littéraire (et de quelques autres lectures) au collège et au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Shawky-Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086916ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04755584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duvin Parmentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01909610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Shawky-Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086916ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.3099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2468" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01908465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5372" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04755584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duvin Parmentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01909513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01909610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>