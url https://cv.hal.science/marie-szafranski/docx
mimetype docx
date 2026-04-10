--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1857,570 +1857,706 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compression structurée de l’information génétique et étude d’association pangénomique par modèles additifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intégration de données biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.129-163, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9030.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sparse Mixture-of-Experts Model With Screening of Genetic Associations to Guide Disease Subtyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylliann De Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Statistical Methods, Computing, and Resources for Genome-Wide Association Studies, Volume II, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.859462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822237v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2475-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input output Kernel regression : supervised and semi-supervised structured output prediction with operator-valued kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2449,73 +2585,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Kernel Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2534,92 +2670,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (1), pp.73-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-009-5150-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic PAC-Bayes Bounds for Non-IID Data: Applications to Ranking and Stationary β-Mixing Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Ralaivola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2648,193 +2784,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.1927--1956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867455v1</w:t>
-              </w:r>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-04506050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3427,51 +3427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Birlutiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heskes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04506032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-54" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336147v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stempfel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5150-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9030.ch5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415162v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369025v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Birlutiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heskes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04506032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-54" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336147v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stempfel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9030.ch5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5150-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415162v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369025v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>