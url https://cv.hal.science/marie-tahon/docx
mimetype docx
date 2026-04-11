--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Tahon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon est Professeure à l'Université du Mans et effectue ses recherches au LIUM. Elle a obtenu un diplôme d'ingénieur de l'Ecole Centrale de Lyon et a reçu un Master en acoustique de l'Ecole Centrale & INSA Lyon en 2007. Elle a obtenu une thèse en Informaitque de l'Université Paris-Sud (Orsay) en 2012. Elle a travaillé avec le LIMSI-CNRS (Orsay, actuel LISN) sur l'affective computing (post-doc), avec le LMSSC au CNAM en tant qu'ATER sur l'holographie acoustique et avec l'IRISA (Lannion)  sur la synthèse de parole expressive (post-doc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche actuels sont la caractérisation et la synthèse de parole expressive, du locuteur et le développement de modèles interprétables pour le traitement audio, parole. Elle a également des travaux en acoustique musicale et l'analyse automatique de signaux musicaux, éventuellement chantés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Lifelong Human Assisted Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheni Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101437. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2022.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Network for Speckle De-Noising in Severe Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8060165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.A62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.444951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational de-noising based on deep learning for phase data in digital holographic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of voicing in traditional Gwoka: Between identity and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Voice Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jivs.2.2.157_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Small Set of Robust Acoustic Features for Emotion Recognition: Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE/ACM Transactions on Audio, Speech and Language Processing, 24, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2487051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Human Beings' Emotional States from Speech in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0297-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états affectifs lors d'interactions parlées: robustesse des indices non verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2/2014), pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuvost: A Large-Scale Human-Annotated English to Central Kurdish Speech Translation Dataset Driven from English Common Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawkar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling pseudo-labeling data for end-to-end low-resource speech translation (the case of Kurdish language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2Lium : Voxygen and LIUM contribution for Blizzard 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Miniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CONILIUM proposition for Odyssey Emotion Challenge Leveraging major class with complex annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/odyssey.2024-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phonetic Analysis of Speaker Verification Systems through Phoneme selection and Integrated Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flora Samson Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Learning MOS Prediction for Synthetic Speech Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kos, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-TTS entry for Blizzard 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGMENTATION AUTOMATIQUE DE CATÉGORIES MUSICALES: ÉTUDE EXPLORATOIRE SUR LE FREE JAZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynPaFlex-Corpus: An Expressive French Audiobooks Corpus Dedicated to Expressive Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse phrases classification: direct vs. narrative audio speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transcription to Signal representation : Pitch, Rhythm and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nasalité dans le répertoire Gwoka de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VOISEMENT DANS LE GWOKA : ENTRE LE PARLÉ ET LE CHANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Detection For On-Line Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and Non-verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpus Experiments on Laughter and Emotion Detection in HRI with Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.633-642, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usual voice quality features and glottal features for emotional valence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Degottex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.693-696, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus of Children Voices for Mid-level Markers and Affect Bursts Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life Emotion Detection from Speech in Human-Robot Interaction: Experiments across Diverse Corpora with Child and Adult Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy. pp.3121-3124, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measures characterizing anger across corpora collected in artificial or natural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.850, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus for identification of speakers and their emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Ressources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wizard-of-Oz game for collecting emotional audio data in a children-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation de vocodeurs pour la synthèse neuronale en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse acoustique de la voix émotionnelle de locuteurs lors d’une interaction humain-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA112275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole expressive : retour vers des systèmes interprétables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Le Mans Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04084205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Tahon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon est Professeure à l'Université du Mans et effectue ses recherches au LIUM. Elle a obtenu un diplôme d'ingénieur de l'Ecole Centrale de Lyon et a reçu un Master en acoustique de l'Ecole Centrale & INSA Lyon en 2007. Elle a obtenu une thèse en Informaitque de l'Université Paris-Sud (Orsay) en 2012. Elle a travaillé avec le LIMSI-CNRS (Orsay, actuel LISN) sur l'affective computing (post-doc), avec le LMSSC au CNAM en tant qu'ATER sur l'holographie acoustique et avec l'IRISA (Lannion)  sur la synthèse de parole expressive (post-doc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche actuels sont la caractérisation et la synthèse de parole expressive, du locuteur et le développement de modèles interprétables pour le traitement audio, parole. Elle a également des travaux en acoustique musicale et l'analyse automatique de signaux musicaux, éventuellement chantés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Lifelong Human Assisted Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheni Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101437. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2022.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Network for Speckle De-Noising in Severe Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8060165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.A62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.444951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational de-noising based on deep learning for phase data in digital holographic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of voicing in traditional Gwoka: Between identity and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Voice Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jivs.2.2.157_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Small Set of Robust Acoustic Features for Emotion Recognition: Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE/ACM Transactions on Audio, Speech and Language Processing, 24, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2487051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Human Beings' Emotional States from Speech in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0297-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états affectifs lors d'interactions parlées: robustesse des indices non verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2/2014), pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles frugaux pour les langues peu dotées à partir de larges modèles d'ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2026, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Kurdish text-to-speech and its application in speech-to-text translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, LE MANS, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Kurdish speech recognition resources and benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English to Central Kurdish Speech Translation: Corpus Creation, Evaluation, and Orthographic Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Q Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling pseudo-labeling data for end-to-end low-resource speech translation (the case of Kurdish language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2Lium : Voxygen and LIUM contribution for Blizzard 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Miniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuvost: A Large-Scale Human-Annotated English to Central Kurdish Speech Translation Dataset Driven from English Common Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawkar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CONILIUM proposition for Odyssey Emotion Challenge Leveraging major class with complex annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/odyssey.2024-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phonetic Analysis of Speaker Verification Systems through Phoneme selection and Integrated Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flora Samson Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Learning MOS Prediction for Synthetic Speech Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kos, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-TTS entry for Blizzard 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGMENTATION AUTOMATIQUE DE CATÉGORIES MUSICALES: ÉTUDE EXPLORATOIRE SUR LE FREE JAZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse phrases classification: direct vs. narrative audio speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynPaFlex-Corpus: An Expressive French Audiobooks Corpus Dedicated to Expressive Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transcription to Signal representation : Pitch, Rhythm and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nasalité dans le répertoire Gwoka de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VOISEMENT DANS LE GWOKA : ENTRE LE PARLÉ ET LE CHANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Detection For On-Line Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and Non-verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpus Experiments on Laughter and Emotion Detection in HRI with Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.633-642, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usual voice quality features and glottal features for emotional valence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Degottex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.693-696, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus of Children Voices for Mid-level Markers and Affect Bursts Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life Emotion Detection from Speech in Human-Robot Interaction: Experiments across Diverse Corpora with Child and Adult Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy. pp.3121-3124, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measures characterizing anger across corpora collected in artificial or natural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.850, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus for identification of speakers and their emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Ressources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wizard-of-Oz game for collecting emotional audio data in a children-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation de vocodeurs pour la synthèse neuronale en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse acoustique de la voix émotionnelle de locuteurs lors d’une interaction humain-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA112275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole expressive : retour vers des systèmes interprétables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Le Mans Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04084205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Sitchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jivs.2.2.157_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2487051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0297-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Jaff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jamal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawkar Omar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300968v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vythelingum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gauder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578447v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez Sierra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Flora Samson Juan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-959" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Belghith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790910v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_63" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404151v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-781" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granjon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112275" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Sitchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jivs.2.2.157_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2487051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0297-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Q Jaff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300968v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vythelingum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Jaff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawkar Omar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gauder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578447v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez Sierra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Flora Samson Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_63" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-173" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-781" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granjon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112275" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>