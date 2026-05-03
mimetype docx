--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Tahon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon est Professeure à l'Université du Mans et effectue ses recherches au LIUM. Elle a obtenu un diplôme d'ingénieur de l'Ecole Centrale de Lyon et a reçu un Master en acoustique de l'Ecole Centrale & INSA Lyon en 2007. Elle a obtenu une thèse en Informaitque de l'Université Paris-Sud (Orsay) en 2012. Elle a travaillé avec le LIMSI-CNRS (Orsay, actuel LISN) sur l'affective computing (post-doc), avec le LMSSC au CNAM en tant qu'ATER sur l'holographie acoustique et avec l'IRISA (Lannion)  sur la synthèse de parole expressive (post-doc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche actuels sont la caractérisation et la synthèse de parole expressive, du locuteur et le développement de modèles interprétables pour le traitement audio, parole. Elle a également des travaux en acoustique musicale et l'analyse automatique de signaux musicaux, éventuellement chantés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Lifelong Human Assisted Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheni Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101437. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2022.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Network for Speckle De-Noising in Severe Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8060165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.A62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.444951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational de-noising based on deep learning for phase data in digital holographic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of voicing in traditional Gwoka: Between identity and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Voice Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jivs.2.2.157_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Small Set of Robust Acoustic Features for Emotion Recognition: Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE/ACM Transactions on Audio, Speech and Language Processing, 24, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2487051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Human Beings' Emotional States from Speech in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0297-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états affectifs lors d'interactions parlées: robustesse des indices non verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2/2014), pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles frugaux pour les langues peu dotées à partir de larges modèles d'ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2026, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Kurdish text-to-speech and its application in speech-to-text translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, LE MANS, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Kurdish speech recognition resources and benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English to Central Kurdish Speech Translation: Corpus Creation, Evaluation, and Orthographic Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Q Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling pseudo-labeling data for end-to-end low-resource speech translation (the case of Kurdish language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2Lium : Voxygen and LIUM contribution for Blizzard 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Miniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuvost: A Large-Scale Human-Annotated English to Central Kurdish Speech Translation Dataset Driven from English Common Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawkar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CONILIUM proposition for Odyssey Emotion Challenge Leveraging major class with complex annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/odyssey.2024-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phonetic Analysis of Speaker Verification Systems through Phoneme selection and Integrated Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flora Samson Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Learning MOS Prediction for Synthetic Speech Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kos, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-TTS entry for Blizzard 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGMENTATION AUTOMATIQUE DE CATÉGORIES MUSICALES: ÉTUDE EXPLORATOIRE SUR LE FREE JAZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse phrases classification: direct vs. narrative audio speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynPaFlex-Corpus: An Expressive French Audiobooks Corpus Dedicated to Expressive Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transcription to Signal representation : Pitch, Rhythm and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nasalité dans le répertoire Gwoka de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VOISEMENT DANS LE GWOKA : ENTRE LE PARLÉ ET LE CHANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Detection For On-Line Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and Non-verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpus Experiments on Laughter and Emotion Detection in HRI with Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.633-642, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usual voice quality features and glottal features for emotional valence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Degottex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.693-696, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus of Children Voices for Mid-level Markers and Affect Bursts Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life Emotion Detection from Speech in Human-Robot Interaction: Experiments across Diverse Corpora with Child and Adult Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy. pp.3121-3124, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measures characterizing anger across corpora collected in artificial or natural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.850, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus for identification of speakers and their emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Ressources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wizard-of-Oz game for collecting emotional audio data in a children-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation de vocodeurs pour la synthèse neuronale en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse acoustique de la voix émotionnelle de locuteurs lors d’une interaction humain-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA112275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole expressive : retour vers des systèmes interprétables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Le Mans Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04084205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Tahon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon est Professeure à l'Université du Mans et effectue ses recherches au LIUM. Elle a obtenu un diplôme d'ingénieur de l'Ecole Centrale de Lyon et a reçu un Master en acoustique de l'Ecole Centrale & INSA Lyon en 2007. Elle a obtenu une thèse en Informaitque de l'Université Paris-Sud (Orsay) en 2012. Elle a travaillé avec le LIMSI-CNRS (Orsay, actuel LISN) sur l'affective computing (post-doc), avec le LMSSC au CNAM en tant qu'ATER sur l'holographie acoustique et avec l'IRISA (Lannion)  sur la synthèse de parole expressive (post-doc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche actuels sont la caractérisation et la synthèse de parole expressive, du locuteur et le développement de modèles interprétables pour le traitement audio, parole. Elle a également des travaux en acoustique musicale et l'analyse automatique de signaux musicaux, éventuellement chantés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Lifelong Human Assisted Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheni Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101437. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2022.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Network for Speckle De-Noising in Severe Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8060165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.A62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.444951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational de-noising based on deep learning for phase data in digital holographic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of voicing in traditional Gwoka: Between identity and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Voice Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jivs.2.2.157_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Small Set of Robust Acoustic Features for Emotion Recognition: Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE/ACM Transactions on Audio, Speech and Language Processing, 24, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2487051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Human Beings' Emotional States from Speech in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0297-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états affectifs lors d'interactions parlées: robustesse des indices non verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2/2014), pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Kurdish text-to-speech and its application in speech-to-text translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, LE MANS, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles frugaux pour les langues peu dotées à partir de larges modèles d'ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2026, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Kurdish speech recognition resources and benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English to Central Kurdish Speech Translation: Corpus Creation, Evaluation, and Orthographic Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Q Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuvost: A Large-Scale Human-Annotated English to Central Kurdish Speech Translation Dataset Driven from English Common Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawkar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2Lium : Voxygen and LIUM contribution for Blizzard 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Miniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling pseudo-labeling data for end-to-end low-resource speech translation (the case of Kurdish language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CONILIUM proposition for Odyssey Emotion Challenge Leveraging major class with complex annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/odyssey.2024-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phonetic Analysis of Speaker Verification Systems through Phoneme selection and Integrated Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flora Samson Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Learning MOS Prediction for Synthetic Speech Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kos, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-TTS entry for Blizzard 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGMENTATION AUTOMATIQUE DE CATÉGORIES MUSICALES: ÉTUDE EXPLORATOIRE SUR LE FREE JAZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynPaFlex-Corpus: An Expressive French Audiobooks Corpus Dedicated to Expressive Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse phrases classification: direct vs. narrative audio speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transcription to Signal representation : Pitch, Rhythm and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nasalité dans le répertoire Gwoka de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VOISEMENT DANS LE GWOKA : ENTRE LE PARLÉ ET LE CHANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Detection For On-Line Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and Non-verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpus Experiments on Laughter and Emotion Detection in HRI with Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.633-642, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usual voice quality features and glottal features for emotional valence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Degottex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.693-696, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus of Children Voices for Mid-level Markers and Affect Bursts Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life Emotion Detection from Speech in Human-Robot Interaction: Experiments across Diverse Corpora with Child and Adult Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy. pp.3121-3124, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measures characterizing anger across corpora collected in artificial or natural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.850, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus for identification of speakers and their emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Ressources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wizard-of-Oz game for collecting emotional audio data in a children-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation de vocodeurs pour la synthèse neuronale en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse acoustique de la voix émotionnelle de locuteurs lors d’une interaction humain-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA112275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole expressive : retour vers des systèmes interprétables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Le Mans Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04084205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Sitchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jivs.2.2.157_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2487051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0297-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Q Jaff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300968v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vythelingum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Jaff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawkar Omar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gauder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578447v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez Sierra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Flora Samson Juan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_63" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-173" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-781" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granjon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112275" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Sitchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jivs.2.2.157_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2487051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0297-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Q Jaff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Jaff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jamal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawkar Omar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300968v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vythelingum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gauder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-40" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578447v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez Sierra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Flora Samson Juan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_63" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-173" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-781" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granjon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112275" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>