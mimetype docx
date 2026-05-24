--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Tahon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon est Professeure à l'Université du Mans et effectue ses recherches au LIUM. Elle a obtenu un diplôme d'ingénieur de l'Ecole Centrale de Lyon et a reçu un Master en acoustique de l'Ecole Centrale & INSA Lyon en 2007. Elle a obtenu une thèse en Informaitque de l'Université Paris-Sud (Orsay) en 2012. Elle a travaillé avec le LIMSI-CNRS (Orsay, actuel LISN) sur l'affective computing (post-doc), avec le LMSSC au CNAM en tant qu'ATER sur l'holographie acoustique et avec l'IRISA (Lannion)  sur la synthèse de parole expressive (post-doc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche actuels sont la caractérisation et la synthèse de parole expressive, du locuteur et le développement de modèles interprétables pour le traitement audio, parole. Elle a également des travaux en acoustique musicale et l'analyse automatique de signaux musicaux, éventuellement chantés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Lifelong Human Assisted Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheni Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101437. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2022.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Network for Speckle De-Noising in Severe Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8060165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.A62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.444951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational de-noising based on deep learning for phase data in digital holographic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of voicing in traditional Gwoka: Between identity and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Voice Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jivs.2.2.157_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Small Set of Robust Acoustic Features for Emotion Recognition: Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE/ACM Transactions on Audio, Speech and Language Processing, 24, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2487051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Human Beings' Emotional States from Speech in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0297-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états affectifs lors d'interactions parlées: robustesse des indices non verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2/2014), pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Kurdish text-to-speech and its application in speech-to-text translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, LE MANS, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles frugaux pour les langues peu dotées à partir de larges modèles d'ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2026, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Kurdish speech recognition resources and benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English to Central Kurdish Speech Translation: Corpus Creation, Evaluation, and Orthographic Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Q Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuvost: A Large-Scale Human-Annotated English to Central Kurdish Speech Translation Dataset Driven from English Common Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawkar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2Lium : Voxygen and LIUM contribution for Blizzard 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Miniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling pseudo-labeling data for end-to-end low-resource speech translation (the case of Kurdish language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CONILIUM proposition for Odyssey Emotion Challenge Leveraging major class with complex annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/odyssey.2024-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phonetic Analysis of Speaker Verification Systems through Phoneme selection and Integrated Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flora Samson Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Learning MOS Prediction for Synthetic Speech Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kos, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-TTS entry for Blizzard 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGMENTATION AUTOMATIQUE DE CATÉGORIES MUSICALES: ÉTUDE EXPLORATOIRE SUR LE FREE JAZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynPaFlex-Corpus: An Expressive French Audiobooks Corpus Dedicated to Expressive Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse phrases classification: direct vs. narrative audio speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transcription to Signal representation : Pitch, Rhythm and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nasalité dans le répertoire Gwoka de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VOISEMENT DANS LE GWOKA : ENTRE LE PARLÉ ET LE CHANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Detection For On-Line Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and Non-verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpus Experiments on Laughter and Emotion Detection in HRI with Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.633-642, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usual voice quality features and glottal features for emotional valence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Degottex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.693-696, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus of Children Voices for Mid-level Markers and Affect Bursts Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life Emotion Detection from Speech in Human-Robot Interaction: Experiments across Diverse Corpora with Child and Adult Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy. pp.3121-3124, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measures characterizing anger across corpora collected in artificial or natural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.850, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus for identification of speakers and their emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Ressources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wizard-of-Oz game for collecting emotional audio data in a children-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation de vocodeurs pour la synthèse neuronale en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse acoustique de la voix émotionnelle de locuteurs lors d’une interaction humain-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA112275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole expressive : retour vers des systèmes interprétables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Le Mans Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04084205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Tahon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon est Professeure à l'Université du Mans et effectue ses recherches au LIUM. Elle a obtenu un diplôme d'ingénieur de l'Ecole Centrale de Lyon et a reçu un Master en acoustique de l'Ecole Centrale & INSA Lyon en 2007. Elle a obtenu une thèse en Informaitque de l'Université Paris-Sud (Orsay) en 2012. Elle a travaillé avec le LIMSI-CNRS (Orsay, actuel LISN) sur l'affective computing (post-doc), avec le LMSSC au CNAM en tant qu'ATER sur l'holographie acoustique et avec l'IRISA (Lannion)  sur la synthèse de parole expressive (post-doc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche actuels sont la caractérisation et la synthèse de parole expressive, du locuteur et le développement de modèles interprétables pour le traitement audio, parole. Elle a également des travaux en acoustique musicale et l'analyse automatique de signaux musicaux, éventuellement chantés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Lifelong Human Assisted Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheni Prokopalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101437. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2022.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Network for Speckle De-Noising in Severe Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.165. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8060165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.A62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.444951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational de-noising based on deep learning for phase data in digital holographic interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5140645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of voicing in traditional Gwoka: Between identity and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Voice Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.157-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jivs.2.2.157_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Small Set of Robust Acoustic Features for Emotion Recognition: Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, IEEE/ACM Transactions on Audio, Speech and Language Processing, 24, pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2487051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of Human Beings' Emotional States from Speech in Human-Robot Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-015-0297-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états affectifs lors d'interactions parlées: robustesse des indices non verbaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2/2014), pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'interprétabilité dimensionnelle dans les représentations parcimonieuses du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés acoustiques et temporelles dans un détecteur de parole superposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Praxiling; ISEM; AFCP, Jun 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English to Central Kurdish Speech Translation: Corpus Creation, Evaluation, and Orthographic Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Q Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Crego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Kurdish text-to-speech and its application in speech-to-text translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, LE MANS, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE AUTOENCODERS MAKE AUDIO FOUNDATION MODELS MORE EXPLAINABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11463660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles frugaux pour les langues peu dotées à partir de larges modèles d'ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jun 2026, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Kurdish speech recognition resources and benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuvost: A Large-Scale Human-Annotated English to Central Kurdish Speech Translation Dataset Driven from English Common Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daban Jaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawkar Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSLT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling pseudo-labeling data for end-to-end low-resource speech translation (the case of Kurdish language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mohammadamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to predict single cane reed mouthpiece interaction by measuring the reed alone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gazengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2Lium : Voxygen and LIUM contribution for Blizzard 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Miniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vythelingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple domain translation through controlled Disentanglement in variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.7010-7014, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPLAINABLE PROXY MODEL FOR MULTILABEL AUDIO SEGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predefined Prototypes for Intra-Class Separation and Disentanglement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2024, Kos / Greece, Greece. pp.3809-3813, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CONILIUM proposition for Odyssey Emotion Challenge Leveraging major class with complex annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada. pp.281-287, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/odyssey.2024-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phonetic Analysis of Speaker Verification Systems through Phoneme selection and Integrated Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hernandez Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flora Samson Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montresor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almudévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Learning MOS Prediction for Synthetic Speech Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kos, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM-TTS entry for Blizzard 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Shamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.28-33, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétabilité pour l'identification de locuteurs. Retour sur le projet JSALT 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous emotion prediction from audio signal with acoustic and linguistic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Self-supervised Pre-trained Acoustic and Linguistic Features for Continuous Speech Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambuj Mehrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction continue de la satisfaction et de la frustration dans des conversations de centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.379-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798561v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Montrésor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlloSat: A New Call Center French Corpus for Satisfaction and Frustration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGMENTATION AUTOMATIQUE DE CATÉGORIES MUSICALES: ÉTUDE EXPLORATOIRE SUR LE FREE JAZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynPaFlex-Corpus: An Expressive French Audiobooks Corpus Dedicated to Expressive Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse phrases classification: direct vs. narrative audio speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Transcription to Signal representation : Pitch, Rhythm and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nasalité dans le répertoire Gwoka de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VOISEMENT DANS LE GWOKA : ENTRE LE PARLÉ ET LE CHANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Sitchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laughter Detection For On-Line Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Laughter and Non-verbal Vocalisations in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Corpus Experiments on Laughter and Emotion Detection in HRI with Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Sehili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.633-642, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus of Children Voices for Mid-level Markers and Affect Bursts Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usual voice quality features and glottal features for emotional valence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Degottex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.693-696, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-life Emotion Detection from Speech in Human-Robot Interaction: Experiments across Diverse Corpora with Child and Adult Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Firenze, Italy. pp.3121-3124, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measures characterizing anger across corpora collected in artificial or natural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.850, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus for identification of speakers and their emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Ressources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valleta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wizard-of-Oz game for collecting emotional audio data in a children-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation de vocodeurs pour la synthèse neuronale en Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lebourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Mans Université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse acoustique de la voix émotionnelle de locuteurs lors d’une interaction humain-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PA112275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole expressive : retour vers des systèmes interprétables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Le Mans Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04084205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Sitchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jivs.2.2.157_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2487051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0297-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Q Jaff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Jaff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jamal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawkar Omar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300968v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vythelingum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gauder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-40" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578447v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez Sierra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Flora Samson Juan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_63" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-173" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-781" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granjon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112275" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Sitchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jivs.2.2.157_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2487051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Sehili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-015-0297-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05625493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539829v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadamini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Q Jaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Crego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11463660" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daban Jaff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jamal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawkar Omar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300968v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vythelingum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446649" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04393946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vicente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gauder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-40" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578447v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hernandez Sierra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Flora Samson Juan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Amor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F Bonastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798561v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138608v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Belghith" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_63" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-173" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-781" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaborde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655265" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Granjon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112275" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04084205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>