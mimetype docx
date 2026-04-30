--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -1720,299 +1720,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-policy interfaces and impact assessment procedures</w:t>
+                <w:t xml:space="preserve">Evaluating integrated assessment tools for policy support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Backlund</w:t>
+                <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bousset</w:t>
+                <w:t xml:space="preserve">M. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brogaard</w:t>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and agricultural modelling: integrated approaches for policy impact assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and agricultural modelling:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33 p., 2010, Biomedical and Life Sciences, 978-90-481-3618-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593209v1</w:t>
+                <w:t xml:space="preserve">hal-01195298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating integrated assessment tools for policy support</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science-policy interfaces and impact assessment procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">A.K. Backlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brogaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and agricultural modelling:</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental and agricultural modelling: integrated approaches for policy impact assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.16, 2010, 9048136180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195298v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre concepteurs et utilisateurs autour d’outils pour raisonner la lutte contre le sclérotinia</w:t>
               </w:r>
@@ -2718,277 +2718,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
+                <w:t xml:space="preserve">SyElTerr : un jeu pour mieux comprendre les interactions entre élevage et territoire dans une perspective d’intensification écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487112v1</w:t>
+                <w:t xml:space="preserve">hal-02302499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SyElTerr : un jeu pour mieux comprendre les interactions entre élevage et territoire dans une perspective d’intensification écologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Sète, France</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302499v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du travail dans des exploitations laitières en transition vers l’autonomie fourragère</w:t>
               </w:r>
@@ -3063,230 +3063,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'approvisionnement en bois-énergie en Auvergne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
+                <w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Les chemins du développement territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597131v1</w:t>
+                <w:t xml:space="preserve">hal-02598242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+                <w:t xml:space="preserve">L'organisation d'une filière d'énergie renouvelable : l'approvisionnement en bois-énergie en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium "Les chemins du développement territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598242v1</w:t>
+                <w:t xml:space="preserve">hal-02597131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des ressources forestières dans les territoires : l'organisation de l'approvisionnement en bois-énergie en Auvergne</w:t>
               </w:r>
@@ -3734,51 +3734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying impact assessment simulations in interaction whith end-users : The example of SEAMLESS-IF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,77 +3846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple agendas and cultures in a participatory development of computerized IA tools: The experience of SEAMLESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Backlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Alkand Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,103 +3971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t>
@@ -5345,51 +5345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA0EB415"/>
+    <w:nsid w:val="6E9CD5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5576,51 +5576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-taverne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9952-9673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupeuble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeuble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Backlund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brogaard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkand Olsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupeuble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597134v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-taverne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9952-9673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupeuble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeuble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Backlund" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brogaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkand Olsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupeuble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597134v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>