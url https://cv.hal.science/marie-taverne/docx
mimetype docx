--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2718,277 +2718,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SyElTerr : un jeu pour mieux comprendre les interactions entre élevage et territoire dans une perspective d’intensification écologique</w:t>
+                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Sète, France</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302499v1</w:t>
+                <w:t xml:space="preserve">hal-01487112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SyElTerr : un jeu pour mieux comprendre les interactions entre élevage et territoire dans une perspective d’intensification écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487112v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du travail dans des exploitations laitières en transition vers l’autonomie fourragère</w:t>
               </w:r>
@@ -4321,84 +4321,334 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The challenge of involving citizens to imagine collectively sustainable dairy cattle production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying and navigating the unexpected Involving citizens to imagine sustainable dairy cattle production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livestock dynamics and sustainable development of a French wet mountain territory: Local stakeholders’ points of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4433,51 +4683,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Rangeland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4487,91 +4737,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO-Concevoir avec les Citoyens un Nouvel ELevage Laitier Ecologique de montagne (COCCINELLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,214 +4833,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage et territoire : rencontre en Livradois-Forez. Atelier participatif. Plaquette participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,103 +5048,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENEFITS, Bois-énergie : environnement, filière et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4942,73 +5192,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement en bois-énergie dans le Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5017,267 +5267,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boittin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de bois-énergie par les particuliers du Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boittin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chauffage au bois-énergie pour les communes du Haut-Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5345,51 +5595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E9CD5C2"/>
+    <w:nsid w:val="E9544302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5576,51 +5826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-taverne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9952-9673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupeuble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeuble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Backlund" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brogaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkand Olsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupeuble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597134v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-taverne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9952-9673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garsault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupeuble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeuble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grippon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Backlund" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brogaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03257837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de Verdiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkand Olsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupeuble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boittin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neuville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>