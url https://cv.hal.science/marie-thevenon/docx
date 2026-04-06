--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thévenon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de séries en classe de langue de spécialité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Science Fiction as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité américaine et le détour par l'étranger : Permanence et réinvention du récit de voyage aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading of the Brooklyn Follies through the lens of autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analysing the discourse of transition and climate change in climate fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Transitions dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Metaphors in climate fiction: science popularisation & depictions of possible futures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude "Thinking, communicating and translating metaphors in controversial science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Notions of &amp;quot;Truth&amp;quot;, Authority and Engagement in Two Types of Climate Change Dissemination Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dis-4change Biennial International Conference 2025 "Engaging Communities in Environmental and Climate In/Action: Narratives, Discursive Practices, and Transdisciplinary Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari Aldo Moro, Jun 2025, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'inhabitable : la fiction spéculative comme laboratoire de catastrophe écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (In)habitabilité : conditions et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Bourne-Taylor et Marie Thévenon, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of environmental dystopia in the ESP classroom: using “cli-fi” with science students – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque du GERAS, ZHAW Université des sciences appliquées de Zurich, Winterthur (Suisse), 23 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAS, Mar 2024, Wintherthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cli-Fi as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Narrations et récits sur le changement climatique » Journée d'Etude écotraduction et écocritique, Axe PDI, ILCEA4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque international du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Auster's winter journals: when an author and his characters confront old age simultaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ageing: Histories, Mythologies and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace lyonnais dans Todos los Funes d'Eduardo Berti : fonctions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Aiosa-Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Nait-Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et espace(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repères spatiotemporels dans Travels in the Scriptorium de Paul Auster : vers une perte d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque " Repères et Espace(s) " des 28, 29 et 30 avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Unknown, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Winter Journal: The Chronicles of an Author and his Characters’ Ageing Foretold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Muriel Cassel-Piccot and Geneviève Lheureux (dir.), The Seventh Age of Man: Issues, Challenges and Paradoxes. Cambridge Scholars Publishing,, 2018. Pages 185-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, glossaire et partie &amp;quot;L'homme nomade connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Grégory Albisson, Pierre-Alexandre Beylier, Anne-Florence Quaireau, Eva Loechner, Marie Thévenon. Dossier anglais 2016 – L'ici et l'ailleurs. Editions Atlande, Collection Clef Concours, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;avatars du moi&amp;quot; chez Paul Auster : autofiction et métafiction dans les romans de la maturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00843663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thévenon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de séries en classe de langue de spécialité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Science Fiction as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité américaine et le détour par l'étranger : Permanence et réinvention du récit de voyage aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading of the Brooklyn Follies through the lens of autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Notions of &amp;quot;Truth&amp;quot;, Authority and Engagement in Two Types of Climate Change Dissemination Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dis-4change Biennial International Conference 2025 "Engaging Communities in Environmental and Climate In/Action: Narratives, Discursive Practices, and Transdisciplinary Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari Aldo Moro, Jun 2025, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Metaphors in climate fiction: science popularisation & depictions of possible futures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude "Thinking, communicating and translating metaphors in controversial science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analysing the discourse of transition and climate change in climate fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Transitions dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of environmental dystopia in the ESP classroom: using “cli-fi” with science students – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque du GERAS, ZHAW Université des sciences appliquées de Zurich, Winterthur (Suisse), 23 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAS, Mar 2024, Wintherthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'inhabitable : la fiction spéculative comme laboratoire de catastrophe écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (In)habitabilité : conditions et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Bourne-Taylor et Marie Thévenon, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cli-Fi as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Narrations et récits sur le changement climatique » Journée d'Etude écotraduction et écocritique, Axe PDI, ILCEA4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque international du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Auster's winter journals: when an author and his characters confront old age simultaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ageing: Histories, Mythologies and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repères spatiotemporels dans Travels in the Scriptorium de Paul Auster : vers une perte d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque " Repères et Espace(s) " des 28, 29 et 30 avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Unknown, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace lyonnais dans Todos los Funes d'Eduardo Berti : fonctions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Aiosa-Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Nait-Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et espace(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Winter Journal: The Chronicles of an Author and his Characters’ Ageing Foretold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Muriel Cassel-Piccot and Geneviève Lheureux (dir.), The Seventh Age of Man: Issues, Challenges and Paradoxes. Cambridge Scholars Publishing,, 2018. Pages 185-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, glossaire et partie &amp;quot;L'homme nomade connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Grégory Albisson, Pierre-Alexandre Beylier, Anne-Florence Quaireau, Eva Loechner, Marie Thévenon. Dossier anglais 2016 – L'ici et l'ailleurs. Editions Atlande, Collection Clef Concours, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;avatars du moi&amp;quot; chez Paul Auster : autofiction et métafiction dans les romans de la maturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00843663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;venon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;venon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>