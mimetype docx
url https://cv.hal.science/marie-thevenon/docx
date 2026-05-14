--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thévenon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de séries en classe de langue de spécialité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Science Fiction as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité américaine et le détour par l'étranger : Permanence et réinvention du récit de voyage aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading of the Brooklyn Follies through the lens of autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Notions of &amp;quot;Truth&amp;quot;, Authority and Engagement in Two Types of Climate Change Dissemination Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dis-4change Biennial International Conference 2025 "Engaging Communities in Environmental and Climate In/Action: Narratives, Discursive Practices, and Transdisciplinary Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari Aldo Moro, Jun 2025, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Metaphors in climate fiction: science popularisation & depictions of possible futures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude "Thinking, communicating and translating metaphors in controversial science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analysing the discourse of transition and climate change in climate fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Transitions dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of environmental dystopia in the ESP classroom: using “cli-fi” with science students – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque du GERAS, ZHAW Université des sciences appliquées de Zurich, Winterthur (Suisse), 23 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAS, Mar 2024, Wintherthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'inhabitable : la fiction spéculative comme laboratoire de catastrophe écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (In)habitabilité : conditions et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Bourne-Taylor et Marie Thévenon, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cli-Fi as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Narrations et récits sur le changement climatique » Journée d'Etude écotraduction et écocritique, Axe PDI, ILCEA4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque international du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Auster's winter journals: when an author and his characters confront old age simultaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ageing: Histories, Mythologies and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repères spatiotemporels dans Travels in the Scriptorium de Paul Auster : vers une perte d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque " Repères et Espace(s) " des 28, 29 et 30 avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Unknown, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace lyonnais dans Todos los Funes d'Eduardo Berti : fonctions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Aiosa-Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Nait-Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et espace(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Winter Journal: The Chronicles of an Author and his Characters’ Ageing Foretold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Muriel Cassel-Piccot and Geneviève Lheureux (dir.), The Seventh Age of Man: Issues, Challenges and Paradoxes. Cambridge Scholars Publishing,, 2018. Pages 185-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, glossaire et partie &amp;quot;L'homme nomade connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Grégory Albisson, Pierre-Alexandre Beylier, Anne-Florence Quaireau, Eva Loechner, Marie Thévenon. Dossier anglais 2016 – L'ici et l'ailleurs. Editions Atlande, Collection Clef Concours, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;avatars du moi&amp;quot; chez Paul Auster : autofiction et métafiction dans les romans de la maturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00843663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thévenon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Etudes anglophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de séries en classe de langue de spécialité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.5507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Science Fiction as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité américaine et le détour par l'étranger : Permanence et réinvention du récit de voyage aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading of the Brooklyn Follies through the lens of autofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analysing the discourse of transition and climate change in climate fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Transitions dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Metaphors in climate fiction: science popularisation & depictions of possible futures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Étude "Thinking, communicating and translating metaphors in controversial science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Notions of &amp;quot;Truth&amp;quot;, Authority and Engagement in Two Types of Climate Change Dissemination Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dis-4change Biennial International Conference 2025 "Engaging Communities in Environmental and Climate In/Action: Narratives, Discursive Practices, and Transdisciplinary Approaches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bari Aldo Moro, Jun 2025, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'inhabitable : la fiction spéculative comme laboratoire de catastrophe écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « (In)habitabilité : conditions et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Bourne-Taylor et Marie Thévenon, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of environmental dystopia in the ESP classroom: using “cli-fi” with science students – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque du GERAS, ZHAW Université des sciences appliquées de Zurich, Winterthur (Suisse), 23 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERAS, Mar 2024, Wintherthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cli-Fi as a Teaching Tool in ESP Classes for Science Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Narrations et récits sur le changement climatique » Journée d'Etude écotraduction et écocritique, Axe PDI, ILCEA4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Fries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque international du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Auster's winter journals: when an author and his characters confront old age simultaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ageing: Histories, Mythologies and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace lyonnais dans Todos los Funes d'Eduardo Berti : fonctions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Aiosa-Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Nait-Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères et espace(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repères spatiotemporels dans Travels in the Scriptorium de Paul Auster : vers une perte d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thévenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque " Repères et Espace(s) " des 28, 29 et 30 avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Unknown, pp.228-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Winter Journal: The Chronicles of an Author and his Characters’ Ageing Foretold »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Muriel Cassel-Piccot and Geneviève Lheureux (dir.), The Seventh Age of Man: Issues, Challenges and Paradoxes. Cambridge Scholars Publishing,, 2018. Pages 185-196.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, glossaire et partie &amp;quot;L'homme nomade connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Grégory Albisson, Pierre-Alexandre Beylier, Anne-Florence Quaireau, Eva Loechner, Marie Thévenon. Dossier anglais 2016 – L'ici et l'ailleurs. Editions Atlande, Collection Clef Concours, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;avatars du moi&amp;quot; chez Paul Auster : autofiction et métafiction dans les romans de la maturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thevenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00843663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;venon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;venon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>